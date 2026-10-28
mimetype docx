--- v0 (2025-10-05)
+++ v1 (2026-10-28)
@@ -1,117 +1,133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="162E806B" w14:textId="26D48FD6" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="00A801E0" w:rsidP="0029393D">
+    <w:p w14:paraId="6DE0B7AF" w14:textId="23280ACA" w:rsidR="003C0CA2" w:rsidRDefault="003C0CA2" w:rsidP="0029393D">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12189A9C" wp14:editId="5E61CBA2">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12189A9C" wp14:editId="52329BFB">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>1813116</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>0</wp:posOffset>
+              <wp:posOffset>359</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="3047809" cy="2355215"/>
-            <wp:effectExtent l="0" t="0" r="635" b="6985"/>
+            <wp:extent cx="2317750" cy="1983740"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2" name="Imagen 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Imagen 2"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
-                  <pic:blipFill>
+                  <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
+                    <a:srcRect l="14221" t="8610" r="9710" b="7134"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3049480" cy="2356506"/>
+                      <a:ext cx="2317750" cy="1983740"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a0"/>
         <w:tblW w:w="10333" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -129,122 +145,124 @@
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11014438" w14:textId="77777777" w:rsidR="004C2394" w:rsidRPr="00A801E0" w:rsidRDefault="0029393D" w:rsidP="0029393D">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A801E0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Resumen de la evaluación:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78A2C66C" w14:textId="11434BC4" w:rsidR="004C2394" w:rsidRPr="00A801E0" w:rsidRDefault="00666496" w:rsidP="00666496">
+          <w:p w14:paraId="78A2C66C" w14:textId="64BF2BEA" w:rsidR="004C2394" w:rsidRPr="00A801E0" w:rsidRDefault="00666496" w:rsidP="00666496">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A801E0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="684099492"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C169D3">
+                <w:r w:rsidR="003C0CA2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0029393D" w:rsidRPr="00A801E0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> ] Publicación recomendada sin objeciones</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17A31246" w14:textId="27275F40" w:rsidR="004C2394" w:rsidRPr="00A801E0" w:rsidRDefault="0029393D" w:rsidP="00666496">
+          <w:p w14:paraId="17A31246" w14:textId="4015DB83" w:rsidR="004C2394" w:rsidRPr="00A801E0" w:rsidRDefault="0029393D" w:rsidP="00666496">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A801E0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="2122102364"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C169D3">
+                <w:r w:rsidR="003C0CA2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00A801E0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> ] Publicación con recomendaciones </w:t>
             </w:r>
             <w:r w:rsidR="009478AB" w:rsidRPr="00A801E0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>de cambios y correcciones: r</w:t>
             </w:r>
             <w:r w:rsidRPr="00A801E0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">evisar </w:t>
             </w:r>
@@ -266,182 +284,182 @@
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A801E0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="953592426"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C169D3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00A801E0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> ] Publicación no recomendada por tratarse de un trabajo ajeno a </w:t>
             </w:r>
             <w:r w:rsidR="00A82516" w:rsidRPr="00A801E0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>la temática de la revista</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="493C77D8" w14:textId="71CFE48A" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="0029393D" w:rsidP="00666496">
+          <w:p w14:paraId="493C77D8" w14:textId="1F05DA2A" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="0029393D" w:rsidP="00666496">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A801E0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1801268428"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C169D3">
+                <w:r w:rsidR="003C0CA2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00A801E0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> ] </w:t>
             </w:r>
             <w:r w:rsidR="0021635A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>No Publicable</w:t>
             </w:r>
             <w:r w:rsidRPr="00A801E0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C2394" w:rsidRPr="00A82516" w14:paraId="64D9335E" w14:textId="77777777" w:rsidTr="00A801E0">
         <w:trPr>
           <w:trHeight w:val="260"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10333" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E52AD90" w14:textId="77777777" w:rsidR="004C2394" w:rsidRPr="002678B3" w:rsidRDefault="0029393D" w:rsidP="0029393D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="008E98"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002678B3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="008E98"/>
               </w:rPr>
               <w:t>Formulario para la revisión de artículos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C2394" w:rsidRPr="00A82516" w14:paraId="0E71025D" w14:textId="77777777" w:rsidTr="00A801E0">
         <w:trPr>
           <w:trHeight w:val="460"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10333" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CB49C51" w14:textId="0BAEE6B5" w:rsidR="00232EE9" w:rsidRDefault="0029393D" w:rsidP="0029393D">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A82516">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>ARTÍCULO</w:t>
             </w:r>
             <w:r w:rsidR="00A82516">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> de REVISIÓN</w:t>
             </w:r>
@@ -450,124 +468,125 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00021F2E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="-514468473"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00021F2E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="7B9496FB" w14:textId="5D857D3E" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="00232EE9" w:rsidP="00232EE9">
             <w:pPr>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">ARTÍCULO de </w:t>
             </w:r>
             <w:r w:rsidR="00A82516">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">INVESTIGACIÓN ORIGINAL: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="-608200009"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C27C60">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C2394" w:rsidRPr="00C27C60" w14:paraId="5316E2B3" w14:textId="77777777" w:rsidTr="00A801E0">
         <w:trPr>
           <w:trHeight w:val="440"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10333" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="207461E9" w14:textId="20BDD584" w:rsidR="004C2394" w:rsidRPr="00C27C60" w:rsidRDefault="0029393D" w:rsidP="00C27C60">
             <w:pPr>
               <w:spacing w:after="280"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C27C60">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00232EE9" w:rsidRPr="00C27C60">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Í</w:t>
             </w:r>
@@ -587,140 +606,146 @@
             </w:r>
             <w:r w:rsidRPr="00C27C60">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>CULO</w:t>
             </w:r>
             <w:r w:rsidR="00232EE9" w:rsidRPr="00C27C60">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00C27C60" w:rsidRPr="00C27C60">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-5521709"/>
+                <w:placeholder>
+                  <w:docPart w:val="84DBAD27771949788B400F009AFD6E4B"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:b/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00955ADC" w:rsidRPr="005F50DC">
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Haga clic aquí para escribir texto.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="2BDCDCFF" w14:textId="77777777" w:rsidR="004C2394" w:rsidRPr="00C27C60" w:rsidRDefault="004C2394" w:rsidP="0029393D">
             <w:pPr>
               <w:spacing w:before="280"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C2394" w:rsidRPr="00A82516" w14:paraId="641E92A4" w14:textId="77777777" w:rsidTr="00A801E0">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10333" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CAC2BF1" w14:textId="19AD6105" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="0029393D" w:rsidP="00955ADC">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A82516">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">FECHA DE DEVOLUCIÓN AL </w:t>
             </w:r>
             <w:r w:rsidR="00A801E0" w:rsidRPr="00A82516">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>EDITOR:</w:t>
             </w:r>
             <w:r w:rsidR="00C27C60">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1452130193"/>
+                <w:placeholder>
+                  <w:docPart w:val="FA7A9B623DDB41A6A5AB6C431FF0A3AF"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2022-05-24T00:00:00Z">
                   <w:dateFormat w:val="dd/MM/yyyy"/>
                   <w:lid w:val="es-ES"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00955ADC" w:rsidRPr="005F50DC">
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Haga clic aquí para escribir una fecha.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00A82516">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="03EC9278" w14:textId="77777777" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="004C2394" w:rsidP="0029393D">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -865,95 +890,97 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A82516">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>¿Es un artículo de contenido novedoso y con originalidad?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:iCs/>
             </w:rPr>
             <w:id w:val="-1801072242"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="911" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="208C3150" w14:textId="54F96A67" w:rsidR="004C2394" w:rsidRPr="00777A12" w:rsidRDefault="00955ADC" w:rsidP="0029393D">
                 <w:pPr>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:iCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                     <w:iCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:iCs/>
             </w:rPr>
             <w:id w:val="-1353188212"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="909" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3D4C8542" w14:textId="0BDD55BC" w:rsidR="004C2394" w:rsidRPr="00777A12" w:rsidRDefault="00955ADC" w:rsidP="0029393D">
                 <w:pPr>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:iCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                     <w:iCs/>
@@ -999,95 +1026,97 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>científico y/o académico</w:t>
             </w:r>
             <w:r w:rsidRPr="00A82516">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:iCs/>
             </w:rPr>
             <w:id w:val="2099436600"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="911" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0F31C42F" w14:textId="62828BDB" w:rsidR="004C2394" w:rsidRPr="00777A12" w:rsidRDefault="00154FB0" w:rsidP="0029393D">
                 <w:pPr>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:iCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                     <w:iCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:iCs/>
             </w:rPr>
             <w:id w:val="-613364648"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="909" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="033FF95F" w14:textId="53A03B77" w:rsidR="004C2394" w:rsidRPr="00777A12" w:rsidRDefault="00154FB0" w:rsidP="0029393D">
                 <w:pPr>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:iCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                     <w:iCs/>
@@ -1121,160 +1150,192 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A82516">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>¿Cree que el artículo tiene interés para la generalidad de la ciudadanía o contribuye a fomentar un espíritu crítico?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:iCs/>
             </w:rPr>
             <w:id w:val="-1705472056"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="911" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0E42B9D0" w14:textId="24D9844E" w:rsidR="004C2394" w:rsidRPr="00777A12" w:rsidRDefault="00154FB0" w:rsidP="0029393D">
                 <w:pPr>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:iCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                     <w:iCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:iCs/>
             </w:rPr>
             <w:id w:val="861174424"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="909" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="30DF15B0" w14:textId="3C8A2ED2" w:rsidR="004C2394" w:rsidRPr="00777A12" w:rsidRDefault="00154FB0" w:rsidP="0029393D">
                 <w:pPr>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:iCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                     <w:iCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="004C2394" w:rsidRPr="00A82516" w14:paraId="56FD5455" w14:textId="77777777" w:rsidTr="00232EE9">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10324" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0649C453" w14:textId="77777777" w:rsidR="004C2394" w:rsidRPr="00777A12" w:rsidRDefault="0029393D" w:rsidP="0029393D">
+          <w:p w14:paraId="0649C453" w14:textId="6C6B797B" w:rsidR="004C2394" w:rsidRPr="00777A12" w:rsidRDefault="0029393D" w:rsidP="0029393D">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777A12">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Exponer esos aportes:</w:t>
             </w:r>
+            <w:r w:rsidR="003C0CA2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                  <w:iCs/>
+                </w:rPr>
+                <w:id w:val="-808941393"/>
+                <w:placeholder>
+                  <w:docPart w:val="D0E11BF578494B299036EDF500FD665D"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="003C0CA2" w:rsidRPr="00DE16F9">
+                  <w:rPr>
+                    <w:rStyle w:val="Textodelmarcadordeposicin"/>
+                    <w:lang w:eastAsia="es-ES_tradnl"/>
+                  </w:rPr>
+                  <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C2394" w:rsidRPr="00A82516" w14:paraId="4C659BE7" w14:textId="77777777" w:rsidTr="00232EE9">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F9912DA" w14:textId="2176DDB6" w:rsidR="004C2394" w:rsidRPr="002678B3" w:rsidRDefault="0029393D" w:rsidP="00232EE9">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="008E98"/>
               </w:rPr>
@@ -1377,93 +1438,95 @@
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A82516">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">¿El tema del artículo es relevante? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             </w:rPr>
             <w:id w:val="1457142205"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="911" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2CD7602C" w14:textId="7A36E5C0" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="00154FB0" w:rsidP="00154FB0">
                 <w:pPr>
                   <w:spacing w:before="0"/>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             </w:rPr>
             <w:id w:val="-1104879704"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="909" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5D915412" w14:textId="56A83A24" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="00154FB0" w:rsidP="00154FB0">
                 <w:pPr>
                   <w:spacing w:before="0"/>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
@@ -1495,93 +1558,95 @@
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A82516">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">¿Contiene el artículo una contribución de interés? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             </w:rPr>
             <w:id w:val="356086277"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="911" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="69CB12CD" w14:textId="44875F47" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="00154FB0" w:rsidP="00154FB0">
                 <w:pPr>
                   <w:spacing w:before="0"/>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             </w:rPr>
             <w:id w:val="1740909231"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="909" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2E9D3E08" w14:textId="6BD93894" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="00154FB0" w:rsidP="00154FB0">
                 <w:pPr>
                   <w:spacing w:before="0"/>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
@@ -1625,93 +1690,95 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> original y/o revisión</w:t>
             </w:r>
             <w:r w:rsidRPr="00A82516">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             </w:rPr>
             <w:id w:val="1447191867"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="911" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5F724468" w14:textId="6C678F0A" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="00154FB0" w:rsidP="00154FB0">
                 <w:pPr>
                   <w:spacing w:before="0"/>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             </w:rPr>
             <w:id w:val="-729154464"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="909" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3DB73035" w14:textId="2B4AA18E" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="00154FB0" w:rsidP="00154FB0">
                 <w:pPr>
                   <w:spacing w:before="0"/>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
@@ -1755,106 +1822,108 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>epígrafe</w:t>
             </w:r>
             <w:r w:rsidRPr="00A82516">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> sobre metodología?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             </w:rPr>
             <w:id w:val="1435939950"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="911" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="18B6C7C6" w14:textId="2B972F58" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="00154FB0" w:rsidP="00154FB0">
                 <w:pPr>
                   <w:spacing w:before="0"/>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             </w:rPr>
             <w:id w:val="-122309674"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="909" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="371AB280" w14:textId="3CDE6B82" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="00154FB0" w:rsidP="00154FB0">
+              <w:p w14:paraId="371AB280" w14:textId="4739E54E" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="003C0CA2" w:rsidP="00154FB0">
                 <w:pPr>
                   <w:spacing w:before="0"/>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="004C2394" w:rsidRPr="00A82516" w14:paraId="3C045142" w14:textId="77777777" w:rsidTr="00232EE9">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1885,93 +1954,95 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00A82516">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">s? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             </w:rPr>
             <w:id w:val="362641634"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="911" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="76BDA587" w14:textId="7119540C" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="00154FB0" w:rsidP="00154FB0">
                 <w:pPr>
                   <w:spacing w:before="0"/>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             </w:rPr>
             <w:id w:val="-508062309"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="909" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="64842174" w14:textId="579BAF62" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="00154FB0" w:rsidP="00154FB0">
                 <w:pPr>
                   <w:spacing w:before="0"/>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
@@ -2027,93 +2098,95 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>herentes</w:t>
             </w:r>
             <w:r w:rsidRPr="00A82516">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> con los objetivos?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             </w:rPr>
             <w:id w:val="380362314"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="911" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0E999D87" w14:textId="0E219D48" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="00154FB0" w:rsidP="00154FB0">
                 <w:pPr>
                   <w:spacing w:before="0"/>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             </w:rPr>
             <w:id w:val="-1254431657"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="909" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="363CF233" w14:textId="1E5E6FDE" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="00154FB0" w:rsidP="00154FB0">
                 <w:pPr>
                   <w:spacing w:before="0"/>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
@@ -2144,60 +2217,63 @@
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="008E98"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002678B3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="008E98"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Si alguna de las respuestas anteriores es negativa, favor de argumentar aquí la causa: </w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:id w:val="1326243938"/>
+              <w:placeholder>
+                <w:docPart w:val="BF21F858FD234892BF4719FBEDCDB204"/>
+              </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="4CEDA547" w14:textId="386FC605" w:rsidR="00021F2E" w:rsidRPr="00A82516" w:rsidRDefault="00021F2E" w:rsidP="00021F2E">
+              <w:p w14:paraId="4CEDA547" w14:textId="386FC605" w:rsidR="00021F2E" w:rsidRPr="00B225CF" w:rsidRDefault="00021F2E" w:rsidP="00021F2E">
                 <w:pPr>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                    <w:color w:val="0000FF"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005F50DC">
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Haga clic aquí para escribir texto.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="623BBEB0" w14:textId="77777777" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="004C2394" w:rsidP="0029393D">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="290F4FBD" w14:textId="356C88C2" w:rsidR="004C2394" w:rsidRPr="002678B3" w:rsidRDefault="0029393D" w:rsidP="00A9063D">
@@ -2422,84 +2498,88 @@
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A82516">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> ¿El título refleja claramente el contenido? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EBF8E35" w14:textId="76D9009C" w:rsidR="00123F21" w:rsidRPr="00A82516" w:rsidRDefault="00000000" w:rsidP="00313A53">
+          <w:p w14:paraId="6EBF8E35" w14:textId="1A0CFE68" w:rsidR="00123F21" w:rsidRPr="00A82516" w:rsidRDefault="00CE00D3" w:rsidP="00B225CF">
             <w:pPr>
               <w:spacing w:before="0"/>
-              <w:ind w:left="0" w:hanging="2"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:alias w:val="Rango de puntuación"/>
                 <w:tag w:val="Rango de puntuación"/>
                 <w:id w:val="407812525"/>
+                <w:placeholder>
+                  <w:docPart w:val="50253D549BF64C3F8F8C52CBB37C3614"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Elija un elemento."/>
                   <w:listItem w:displayText="5" w:value="Muy bueno"/>
                   <w:listItem w:displayText="4" w:value="Bueno"/>
                   <w:listItem w:displayText="3" w:value="Regular"/>
                   <w:listItem w:displayText="2" w:value="Aceptable"/>
                   <w:listItem w:displayText="1" w:value="Deficiente"/>
                   <w:listItem w:displayText="0" w:value="No lo presenta"/>
                 </w:comboBox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00200101">
+                <w:r w:rsidR="009F6DA5" w:rsidRPr="009F6DA5">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">     </w:t>
+                  <w:t>Seleccionar puntuación</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00123F21" w:rsidRPr="00A82516" w14:paraId="1409F07C" w14:textId="77777777" w:rsidTr="003A55C1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73416768" w14:textId="3B4BF321" w:rsidR="00123F21" w:rsidRPr="00A82516" w:rsidRDefault="00123F21" w:rsidP="0029393D">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
@@ -2515,83 +2595,87 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> cuando </w:t>
             </w:r>
             <w:r w:rsidRPr="00A82516">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">se lee de forma aislada? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F28E81C" w14:textId="6DF648FA" w:rsidR="00123F21" w:rsidRPr="00A82516" w:rsidRDefault="00000000" w:rsidP="00123F21">
+          <w:p w14:paraId="2F28E81C" w14:textId="39CDD814" w:rsidR="00123F21" w:rsidRPr="00A82516" w:rsidRDefault="00CE00D3" w:rsidP="00B225CF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:alias w:val="Rango de puntuación"/>
                 <w:tag w:val="Rango de puntuación"/>
                 <w:id w:val="-810399239"/>
-                <w:showingPlcHdr/>
+                <w:placeholder>
+                  <w:docPart w:val="91A56C5D7D054F509744D8114D31CE37"/>
+                </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:value="Elija un elemento."/>
                   <w:listItem w:displayText="5" w:value="Muy bueno"/>
                   <w:listItem w:displayText="4" w:value="Bueno"/>
                   <w:listItem w:displayText="3" w:value="Regular"/>
                   <w:listItem w:displayText="2" w:value="Aceptable"/>
                   <w:listItem w:displayText="1" w:value="Deficiente"/>
                   <w:listItem w:displayText="0" w:value="No lo presenta"/>
                 </w:comboBox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00200101">
+                <w:r w:rsidR="009F6DA5">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">     </w:t>
+                  <w:t>Seleccionar puntuación</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00123F21" w:rsidRPr="00A82516" w14:paraId="71F116C8" w14:textId="77777777" w:rsidTr="003A55C1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C5B83E9" w14:textId="66E22CA6" w:rsidR="00123F21" w:rsidRPr="00A82516" w:rsidRDefault="00123F21" w:rsidP="0029393D">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
@@ -2601,84 +2685,88 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A82516">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">¿Hay citas en el resumen? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DE06AB2" w14:textId="0E0CA429" w:rsidR="00123F21" w:rsidRPr="00A82516" w:rsidRDefault="00000000" w:rsidP="00123F21">
+          <w:p w14:paraId="3DE06AB2" w14:textId="6623665E" w:rsidR="00123F21" w:rsidRPr="00A82516" w:rsidRDefault="00CE00D3" w:rsidP="00B225CF">
             <w:pPr>
               <w:spacing w:before="0"/>
-              <w:ind w:left="0" w:hanging="2"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:alias w:val="Rango de puntuación"/>
                 <w:tag w:val="Rango de puntuación"/>
                 <w:id w:val="-1344387436"/>
+                <w:placeholder>
+                  <w:docPart w:val="0805BC6037B4442BBC9D917E45BF03AE"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Elija un elemento."/>
                   <w:listItem w:displayText="5" w:value="Muy bueno"/>
                   <w:listItem w:displayText="4" w:value="Bueno"/>
                   <w:listItem w:displayText="3" w:value="Regular"/>
                   <w:listItem w:displayText="2" w:value="Aceptable"/>
                   <w:listItem w:displayText="1" w:value="Deficiente"/>
                   <w:listItem w:displayText="0" w:value="No lo presenta"/>
                 </w:comboBox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00200101">
+                <w:r w:rsidR="009F6DA5" w:rsidRPr="009F6DA5">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">     </w:t>
+                  <w:t>Seleccionar puntuación</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF452C" w:rsidRPr="00A82516" w14:paraId="2B6B130D" w14:textId="77777777" w:rsidTr="00AF452C">
         <w:trPr>
           <w:trHeight w:val="390"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37647034" w14:textId="3D4BC8A3" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="00AF452C" w:rsidP="00F97BC1">
             <w:pPr>
               <w:spacing w:before="0"/>
@@ -2690,84 +2778,88 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A82516">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">¿Las palabras clave son adecuadas? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23315EB2" w14:textId="7B3EC190" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="00000000" w:rsidP="00313A53">
+          <w:p w14:paraId="23315EB2" w14:textId="40378BF7" w:rsidR="00AF452C" w:rsidRPr="009F6DA5" w:rsidRDefault="00CE00D3" w:rsidP="00B225CF">
             <w:pPr>
               <w:spacing w:before="0"/>
-              <w:ind w:left="0" w:hanging="2"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:alias w:val="Rango de puntuación"/>
                 <w:tag w:val="Rango de puntuación"/>
                 <w:id w:val="2134133331"/>
+                <w:placeholder>
+                  <w:docPart w:val="87B4C475BFBB4CD8B821CD3B93B25BAA"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Elija un elemento."/>
                   <w:listItem w:displayText="5" w:value="Muy bueno"/>
                   <w:listItem w:displayText="4" w:value="Bueno"/>
                   <w:listItem w:displayText="3" w:value="Regular"/>
                   <w:listItem w:displayText="2" w:value="Aceptable"/>
                   <w:listItem w:displayText="1" w:value="Deficiente"/>
                   <w:listItem w:displayText="0" w:value="No lo presenta"/>
                 </w:comboBox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00200101">
+                <w:r w:rsidR="009F6DA5" w:rsidRPr="009F6DA5">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">     </w:t>
+                  <w:t>Seleccionar puntuación</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF452C" w:rsidRPr="00A82516" w14:paraId="1012849A" w14:textId="77777777" w:rsidTr="00AF452C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45C6AC85" w14:textId="0F0E8457" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="00AF452C" w:rsidP="0029393D">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
@@ -2790,84 +2882,88 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> sintáctica y ortográfica</w:t>
             </w:r>
             <w:r w:rsidRPr="00A82516">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71D53923" w14:textId="3011CAA3" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="00000000" w:rsidP="00313A53">
+          <w:p w14:paraId="71D53923" w14:textId="10BA77C2" w:rsidR="00AF452C" w:rsidRPr="009F6DA5" w:rsidRDefault="00CE00D3" w:rsidP="00B225CF">
             <w:pPr>
               <w:spacing w:before="0"/>
-              <w:ind w:left="0" w:hanging="2"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:alias w:val="Rango de puntuación"/>
                 <w:tag w:val="Rango de puntuación"/>
                 <w:id w:val="-228543239"/>
+                <w:placeholder>
+                  <w:docPart w:val="0FAEE7E468FA43ED99B0C9F194FB2F84"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Elija un elemento."/>
                   <w:listItem w:displayText="5" w:value="Muy bueno"/>
                   <w:listItem w:displayText="4" w:value="Bueno"/>
                   <w:listItem w:displayText="3" w:value="Regular"/>
                   <w:listItem w:displayText="2" w:value="Aceptable"/>
                   <w:listItem w:displayText="1" w:value="Deficiente"/>
                   <w:listItem w:displayText="0" w:value="No lo presenta"/>
                 </w:comboBox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00200101">
+                <w:r w:rsidR="009F6DA5" w:rsidRPr="009F6DA5">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">     </w:t>
+                  <w:t>Seleccionar puntuación</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF452C" w:rsidRPr="00A82516" w14:paraId="649DB592" w14:textId="77777777" w:rsidTr="00D36293">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3175B44E" w14:textId="450DD3B6" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="00AF452C" w:rsidP="0029393D">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
@@ -2889,84 +2985,88 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> la revista</w:t>
             </w:r>
             <w:r w:rsidRPr="00A82516">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B92DC32" w14:textId="55F35E55" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="00000000" w:rsidP="00313A53">
+          <w:p w14:paraId="0B92DC32" w14:textId="278FA87E" w:rsidR="00AF452C" w:rsidRPr="009F6DA5" w:rsidRDefault="00CE00D3" w:rsidP="00B225CF">
             <w:pPr>
               <w:spacing w:before="0"/>
-              <w:ind w:left="0" w:hanging="2"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:alias w:val="Rango de puntuación"/>
                 <w:tag w:val="Rango de puntuación"/>
                 <w:id w:val="2057427412"/>
+                <w:placeholder>
+                  <w:docPart w:val="E4BBF37680E4411FB3B5E34B095CBB44"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Elija un elemento."/>
                   <w:listItem w:displayText="5" w:value="Muy bueno"/>
                   <w:listItem w:displayText="4" w:value="Bueno"/>
                   <w:listItem w:displayText="3" w:value="Regular"/>
                   <w:listItem w:displayText="2" w:value="Aceptable"/>
                   <w:listItem w:displayText="1" w:value="Deficiente"/>
                   <w:listItem w:displayText="0" w:value="No lo presenta"/>
                 </w:comboBox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00200101">
+                <w:r w:rsidR="009F6DA5" w:rsidRPr="009F6DA5">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">     </w:t>
+                  <w:t>Seleccionar puntuación</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF452C" w:rsidRPr="00A82516" w14:paraId="66BEF0FC" w14:textId="77777777" w:rsidTr="00D36293">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="114B7CA1" w14:textId="7266254D" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="00AF452C" w:rsidP="0029393D">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
@@ -3040,84 +3140,88 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00A82516">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17F8F71F" w14:textId="5DB7221B" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="00000000" w:rsidP="00313A53">
+          <w:p w14:paraId="17F8F71F" w14:textId="2F9228A4" w:rsidR="00AF452C" w:rsidRPr="009F6DA5" w:rsidRDefault="00CE00D3" w:rsidP="00B225CF">
             <w:pPr>
               <w:spacing w:before="0"/>
-              <w:ind w:left="0" w:hanging="2"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:alias w:val="Rango de puntuación"/>
                 <w:tag w:val="Rango de puntuación"/>
                 <w:id w:val="951517139"/>
+                <w:placeholder>
+                  <w:docPart w:val="E44D9DB16B9F412ABFAEC22EE7DE58FF"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Elija un elemento."/>
                   <w:listItem w:displayText="5" w:value="Muy bueno"/>
                   <w:listItem w:displayText="4" w:value="Bueno"/>
                   <w:listItem w:displayText="3" w:value="Regular"/>
                   <w:listItem w:displayText="2" w:value="Aceptable"/>
                   <w:listItem w:displayText="1" w:value="Deficiente"/>
                   <w:listItem w:displayText="0" w:value="No lo presenta"/>
                 </w:comboBox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00200101">
+                <w:r w:rsidR="009F6DA5" w:rsidRPr="009F6DA5">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">     </w:t>
+                  <w:t>Seleccionar puntuación</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF452C" w:rsidRPr="00A82516" w14:paraId="27261CC3" w14:textId="77777777" w:rsidTr="00D36293">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="462FCF1C" w14:textId="5C78B649" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="00AF452C" w:rsidP="0029393D">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
@@ -3145,84 +3249,88 @@
             </w:r>
             <w:r w:rsidRPr="00A82516">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> son pertinentes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33293DAA" w14:textId="1D07687E" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="00000000" w:rsidP="00313A53">
+          <w:p w14:paraId="33293DAA" w14:textId="2B1DEB6B" w:rsidR="00AF452C" w:rsidRPr="009F6DA5" w:rsidRDefault="00CE00D3" w:rsidP="00B225CF">
             <w:pPr>
               <w:spacing w:before="0"/>
-              <w:ind w:left="0" w:hanging="2"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:alias w:val="Rango de puntuación"/>
                 <w:tag w:val="Rango de puntuación"/>
                 <w:id w:val="-688827611"/>
+                <w:placeholder>
+                  <w:docPart w:val="FDD5505EF80A430083D39D73BBA076EF"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Elija un elemento."/>
                   <w:listItem w:displayText="5" w:value="Muy bueno"/>
                   <w:listItem w:displayText="4" w:value="Bueno"/>
                   <w:listItem w:displayText="3" w:value="Regular"/>
                   <w:listItem w:displayText="2" w:value="Aceptable"/>
                   <w:listItem w:displayText="1" w:value="Deficiente"/>
                   <w:listItem w:displayText="0" w:value="No lo presenta"/>
                 </w:comboBox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00200101">
+                <w:r w:rsidR="009F6DA5" w:rsidRPr="009F6DA5">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">     </w:t>
+                  <w:t>Seleccionar puntuación</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF452C" w:rsidRPr="00A82516" w14:paraId="7047D37B" w14:textId="77777777" w:rsidTr="00D36293">
         <w:trPr>
           <w:trHeight w:val="120"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C2A1D08" w14:textId="19CE4922" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="00AF452C" w:rsidP="0029393D">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
@@ -3245,84 +3353,88 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>tienen</w:t>
             </w:r>
             <w:r w:rsidRPr="00655B9E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> óptima calidad de imagen y diseño?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76A8C4F2" w14:textId="0079EF99" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="00000000" w:rsidP="00313A53">
+          <w:p w14:paraId="76A8C4F2" w14:textId="7EDEC497" w:rsidR="00AF452C" w:rsidRPr="009F6DA5" w:rsidRDefault="00CE00D3" w:rsidP="00B225CF">
             <w:pPr>
               <w:spacing w:before="0"/>
-              <w:ind w:left="0" w:hanging="2"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:alias w:val="Rango de puntuación"/>
                 <w:tag w:val="Rango de puntuación"/>
                 <w:id w:val="-203956766"/>
+                <w:placeholder>
+                  <w:docPart w:val="F367631A046C4EC98C7033AB2C4B05A9"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Elija un elemento."/>
                   <w:listItem w:displayText="5" w:value="Muy bueno"/>
                   <w:listItem w:displayText="4" w:value="Bueno"/>
                   <w:listItem w:displayText="3" w:value="Regular"/>
                   <w:listItem w:displayText="2" w:value="Aceptable"/>
                   <w:listItem w:displayText="1" w:value="Deficiente"/>
                   <w:listItem w:displayText="0" w:value="No lo presenta"/>
                 </w:comboBox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00200101">
+                <w:r w:rsidR="009F6DA5" w:rsidRPr="009F6DA5">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">     </w:t>
+                  <w:t>Seleccionar puntuación</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF452C" w:rsidRPr="00A82516" w14:paraId="2044ECD7" w14:textId="77777777" w:rsidTr="00D36293">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A4272FB" w14:textId="6E907B92" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="00AF452C" w:rsidP="00655B9E">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
@@ -3356,84 +3468,88 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">elaboración propia y </w:t>
             </w:r>
             <w:r w:rsidRPr="00A82516">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>original</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7241DAF3" w14:textId="7766B17F" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="00000000" w:rsidP="00313A53">
+          <w:p w14:paraId="7241DAF3" w14:textId="14E77DCB" w:rsidR="00AF452C" w:rsidRPr="009F6DA5" w:rsidRDefault="00CE00D3" w:rsidP="00B225CF">
             <w:pPr>
               <w:spacing w:before="0"/>
-              <w:ind w:left="0" w:hanging="2"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:alias w:val="Rango de puntuación"/>
                 <w:tag w:val="Rango de puntuación"/>
                 <w:id w:val="1335113876"/>
+                <w:placeholder>
+                  <w:docPart w:val="F2B54EC98B9F42B5A946447423ABB1B5"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Elija un elemento."/>
                   <w:listItem w:displayText="5" w:value="Muy bueno"/>
                   <w:listItem w:displayText="4" w:value="Bueno"/>
                   <w:listItem w:displayText="3" w:value="Regular"/>
                   <w:listItem w:displayText="2" w:value="Aceptable"/>
                   <w:listItem w:displayText="1" w:value="Deficiente"/>
                   <w:listItem w:displayText="0" w:value="No lo presenta"/>
                 </w:comboBox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00200101">
+                <w:r w:rsidR="009F6DA5" w:rsidRPr="009F6DA5">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">     </w:t>
+                  <w:t>Seleccionar puntuación</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF452C" w:rsidRPr="00A82516" w14:paraId="7B6E046F" w14:textId="77777777" w:rsidTr="00D36293">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F3EC8C7" w14:textId="22162022" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="00AF452C" w:rsidP="0029393D">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
@@ -3455,84 +3571,88 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">de la investigación </w:t>
             </w:r>
             <w:r w:rsidRPr="00A82516">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">se presentan con claridad? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76A93782" w14:textId="57D5C9EF" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="00000000" w:rsidP="00313A53">
+          <w:p w14:paraId="76A93782" w14:textId="34C22340" w:rsidR="00AF452C" w:rsidRPr="009F6DA5" w:rsidRDefault="00CE00D3" w:rsidP="00B225CF">
             <w:pPr>
               <w:spacing w:before="0"/>
-              <w:ind w:left="0" w:hanging="2"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:alias w:val="Rango de puntuación"/>
                 <w:tag w:val="Rango de puntuación"/>
                 <w:id w:val="-2032874955"/>
+                <w:placeholder>
+                  <w:docPart w:val="1842B83C79354171BE41A758809E4F11"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Elija un elemento."/>
                   <w:listItem w:displayText="5" w:value="Muy bueno"/>
                   <w:listItem w:displayText="4" w:value="Bueno"/>
                   <w:listItem w:displayText="3" w:value="Regular"/>
                   <w:listItem w:displayText="2" w:value="Aceptable"/>
                   <w:listItem w:displayText="1" w:value="Deficiente"/>
                   <w:listItem w:displayText="0" w:value="No lo presenta"/>
                 </w:comboBox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00200101">
+                <w:r w:rsidR="009F6DA5" w:rsidRPr="009F6DA5">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">     </w:t>
+                  <w:t>Seleccionar puntuación</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF452C" w:rsidRPr="00A82516" w14:paraId="41261DE8" w14:textId="77777777" w:rsidTr="00D36293">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46AD0A77" w14:textId="42C5C539" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="00AF452C" w:rsidP="0029393D">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
@@ -3554,84 +3674,88 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>herentes</w:t>
             </w:r>
             <w:r w:rsidRPr="00A82516">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> con los resultados? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77773FAF" w14:textId="78417F13" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="00000000" w:rsidP="00313A53">
+          <w:p w14:paraId="77773FAF" w14:textId="24FC4541" w:rsidR="00AF452C" w:rsidRPr="009F6DA5" w:rsidRDefault="00CE00D3" w:rsidP="00B225CF">
             <w:pPr>
               <w:spacing w:before="0"/>
-              <w:ind w:left="0" w:hanging="2"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:alias w:val="Rango de puntuación"/>
                 <w:tag w:val="Rango de puntuación"/>
                 <w:id w:val="177938532"/>
+                <w:placeholder>
+                  <w:docPart w:val="35CF1F4EB6A0423ABC08B82055343FB6"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Elija un elemento."/>
                   <w:listItem w:displayText="5" w:value="Muy bueno"/>
                   <w:listItem w:displayText="4" w:value="Bueno"/>
                   <w:listItem w:displayText="3" w:value="Regular"/>
                   <w:listItem w:displayText="2" w:value="Aceptable"/>
                   <w:listItem w:displayText="1" w:value="Deficiente"/>
                   <w:listItem w:displayText="0" w:value="No lo presenta"/>
                 </w:comboBox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00200101">
+                <w:r w:rsidR="009F6DA5" w:rsidRPr="009F6DA5">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">     </w:t>
+                  <w:t>Seleccionar puntuación</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF452C" w:rsidRPr="00A82516" w14:paraId="225AE15D" w14:textId="77777777" w:rsidTr="00D36293">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BF40F9F" w14:textId="2DDB17A6" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="00AF452C" w:rsidP="0029393D">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
@@ -3653,84 +3777,88 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">El apartado de referencias es completo y actualizado? </w:t>
             </w:r>
             <w:r w:rsidRPr="00A82516">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D081DC1" w14:textId="4E7DE8E8" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="00000000" w:rsidP="00313A53">
+          <w:p w14:paraId="3D081DC1" w14:textId="2758CE56" w:rsidR="00AF452C" w:rsidRPr="009F6DA5" w:rsidRDefault="00CE00D3" w:rsidP="00B225CF">
             <w:pPr>
               <w:spacing w:before="0"/>
-              <w:ind w:left="0" w:hanging="2"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:alias w:val="Rango de puntuación"/>
                 <w:tag w:val="Rango de puntuación"/>
                 <w:id w:val="62534434"/>
+                <w:placeholder>
+                  <w:docPart w:val="37AB9A33251F4699A2675B767C2A5DF1"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Elija un elemento."/>
                   <w:listItem w:displayText="5" w:value="Muy bueno"/>
                   <w:listItem w:displayText="4" w:value="Bueno"/>
                   <w:listItem w:displayText="3" w:value="Regular"/>
                   <w:listItem w:displayText="2" w:value="Aceptable"/>
                   <w:listItem w:displayText="1" w:value="Deficiente"/>
                   <w:listItem w:displayText="0" w:value="No lo presenta"/>
                 </w:comboBox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00200101">
+                <w:r w:rsidR="009F6DA5" w:rsidRPr="009F6DA5">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">     </w:t>
+                  <w:t>Seleccionar puntuación</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF452C" w:rsidRPr="00A82516" w14:paraId="13E1660F" w14:textId="77777777" w:rsidTr="00D36293">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1384601D" w14:textId="2D64F4AD" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="00AF452C" w:rsidP="0029393D">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
@@ -3758,341 +3886,306 @@
             </w:r>
             <w:r w:rsidRPr="00A82516">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> utilizadas </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>están adaptadas a la norma APA 7?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5867FC45" w14:textId="3A7C1EDB" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="00000000" w:rsidP="00313A53">
+          <w:p w14:paraId="5867FC45" w14:textId="095233A1" w:rsidR="00AF452C" w:rsidRPr="009F6DA5" w:rsidRDefault="00CE00D3" w:rsidP="00B225CF">
             <w:pPr>
               <w:spacing w:before="0"/>
-              <w:ind w:left="0" w:hanging="2"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:alias w:val="Rango de puntuación"/>
                 <w:tag w:val="Rango de puntuación"/>
                 <w:id w:val="1702587985"/>
+                <w:placeholder>
+                  <w:docPart w:val="9C42F5F702F04C89AE4A8BEADBDB5C16"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Elija un elemento."/>
                   <w:listItem w:displayText="5" w:value="Muy bueno"/>
                   <w:listItem w:displayText="4" w:value="Bueno"/>
                   <w:listItem w:displayText="3" w:value="Regular"/>
                   <w:listItem w:displayText="2" w:value="Aceptable"/>
                   <w:listItem w:displayText="1" w:value="Deficiente"/>
                   <w:listItem w:displayText="0" w:value="No lo presenta"/>
                 </w:comboBox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00200101">
+                <w:r w:rsidR="009F6DA5" w:rsidRPr="009F6DA5">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">     </w:t>
+                  <w:t>Seleccionar puntuación</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF452C" w:rsidRPr="00A82516" w14:paraId="030E4EF5" w14:textId="77777777" w:rsidTr="00D36293">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B46E7CA" w14:textId="49ED627D" w:rsidR="00AF452C" w:rsidRDefault="00AF452C" w:rsidP="0029393D">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Maquetación correcta (según plantilla)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A3724F9" w14:textId="3155ABBD" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="00000000" w:rsidP="00313A53">
+          <w:p w14:paraId="4A3724F9" w14:textId="04B20415" w:rsidR="00AF452C" w:rsidRPr="009F6DA5" w:rsidRDefault="00CE00D3" w:rsidP="00B225CF">
             <w:pPr>
               <w:spacing w:before="0"/>
-              <w:ind w:left="0" w:hanging="2"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:alias w:val="Rango de puntuación"/>
                 <w:tag w:val="Rango de puntuación"/>
                 <w:id w:val="-58016824"/>
+                <w:placeholder>
+                  <w:docPart w:val="3205C53FC87E4778A957556894D1AC52"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Elija un elemento."/>
                   <w:listItem w:displayText="5" w:value="Muy bueno"/>
                   <w:listItem w:displayText="4" w:value="Bueno"/>
                   <w:listItem w:displayText="3" w:value="Regular"/>
                   <w:listItem w:displayText="2" w:value="Aceptable"/>
                   <w:listItem w:displayText="1" w:value="Deficiente"/>
                   <w:listItem w:displayText="0" w:value="No lo presenta"/>
                 </w:comboBox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00200101">
+                <w:r w:rsidR="009F6DA5" w:rsidRPr="009F6DA5">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">     </w:t>
+                  <w:t>Seleccionar puntuación</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96E45" w:rsidRPr="00A82516" w14:paraId="4D9C4327" w14:textId="77777777" w:rsidTr="00D36293">
+      <w:tr w:rsidR="00B225CF" w:rsidRPr="00A82516" w14:paraId="4D9C4327" w14:textId="77777777" w:rsidTr="00FD7474">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8843" w:type="dxa"/>
+            <w:tcW w:w="9996" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="330C875B" w14:textId="77777777" w:rsidR="00C96E45" w:rsidRDefault="00C96E45" w:rsidP="0029393D">
+          <w:p w14:paraId="7B064863" w14:textId="77777777" w:rsidR="00B225CF" w:rsidRDefault="00B225CF" w:rsidP="0029393D">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">Otro: </w:t>
+              <w:t xml:space="preserve">Comentarios adicionales: </w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:id w:val="-2091152064"/>
+              <w:placeholder>
+                <w:docPart w:val="49332905C836401BBC4C78A160E49E6E"/>
+              </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="1E411BC9" w14:textId="119B7857" w:rsidR="00021F2E" w:rsidRDefault="00021F2E" w:rsidP="0029393D">
+              <w:p w14:paraId="42D3ACE2" w14:textId="3B13EB36" w:rsidR="00B225CF" w:rsidRPr="009F6DA5" w:rsidRDefault="00B225CF" w:rsidP="00B225CF">
                 <w:pPr>
-                  <w:ind w:left="0" w:hanging="2"/>
-                  <w:jc w:val="left"/>
+                  <w:spacing w:before="0"/>
+                  <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+                  <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005F50DC">
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Haga clic aquí para escribir texto.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-        </w:tc>
-[...47 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="49150AF7" w14:textId="77777777" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="004C2394" w:rsidP="0029393D">
       <w:pPr>
         <w:spacing w:before="280"/>
         <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidSect="00666496">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="426" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="377330D3" w14:textId="77777777" w:rsidR="0014674F" w:rsidRDefault="0014674F" w:rsidP="0029393D">
+    <w:p w14:paraId="0D889B4A" w14:textId="77777777" w:rsidR="00CE00D3" w:rsidRDefault="00CE00D3" w:rsidP="0029393D">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7745C376" w14:textId="77777777" w:rsidR="0014674F" w:rsidRDefault="0014674F" w:rsidP="0029393D">
+    <w:p w14:paraId="1B9C6263" w14:textId="77777777" w:rsidR="00CE00D3" w:rsidRDefault="00CE00D3" w:rsidP="0029393D">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:altName w:val="Georgia"/>
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comfortaa">
     <w:altName w:val="Times New Roman"/>
@@ -4112,266 +4205,279 @@
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="54982F35" w14:textId="77777777" w:rsidR="0029393D" w:rsidRDefault="0029393D" w:rsidP="0029393D">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:left="0" w:hanging="2"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="62290B46" w14:textId="77777777" w:rsidR="004C2394" w:rsidRDefault="004C2394" w:rsidP="0029393D">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1500"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:hanging="2"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="590F83A6" w14:textId="77777777" w:rsidR="0029393D" w:rsidRDefault="0029393D" w:rsidP="0029393D">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:left="0" w:hanging="2"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A93B422" w14:textId="77777777" w:rsidR="0014674F" w:rsidRDefault="0014674F" w:rsidP="0029393D">
+    <w:p w14:paraId="41028287" w14:textId="77777777" w:rsidR="00CE00D3" w:rsidRDefault="00CE00D3" w:rsidP="0029393D">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4AF7E5CF" w14:textId="77777777" w:rsidR="0014674F" w:rsidRDefault="0014674F" w:rsidP="0029393D">
+    <w:p w14:paraId="448CD52C" w14:textId="77777777" w:rsidR="00CE00D3" w:rsidRDefault="00CE00D3" w:rsidP="0029393D">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2B7C29BB" w14:textId="77777777" w:rsidR="0029393D" w:rsidRDefault="0029393D" w:rsidP="0029393D">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:ind w:left="0" w:hanging="2"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6FA25451" w14:textId="77777777" w:rsidR="0029393D" w:rsidRDefault="0029393D" w:rsidP="0029393D">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="left" w:pos="3270"/>
       </w:tabs>
       <w:ind w:left="0" w:hanging="2"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7EC01C21" w14:textId="77777777" w:rsidR="0029393D" w:rsidRDefault="0029393D" w:rsidP="0029393D">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:ind w:left="0" w:hanging="2"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="i5k+Fw/MfAjQsq6S1WLUKq0w1vqSmo5fH23yA9tJJq8oXR9PoXmv1RdgtLMXswWDcdoKgxPI4bH29bSVjWI+IQ==" w:salt="p4U7eVhlhZU4VJpxT2Zyjw=="/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="160"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="MpHyS34TrBlIpMkryKuYfR8y53B24a5U3PYXppFOQnWm6Uyt8UFrjJHY9KnqaDn6yH86XZ+QBVIbXyih11CDag==" w:salt="DTtzb9R5FOp+EFS5EGBg2A=="/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C2394"/>
     <w:rsid w:val="00006B7C"/>
     <w:rsid w:val="00021F2E"/>
     <w:rsid w:val="000C4B23"/>
+    <w:rsid w:val="000D7C29"/>
     <w:rsid w:val="00123F21"/>
     <w:rsid w:val="0014674F"/>
     <w:rsid w:val="00154FB0"/>
+    <w:rsid w:val="001821C4"/>
     <w:rsid w:val="00200101"/>
     <w:rsid w:val="0021635A"/>
     <w:rsid w:val="00232EE9"/>
+    <w:rsid w:val="002354C9"/>
     <w:rsid w:val="002678B3"/>
     <w:rsid w:val="0029393D"/>
     <w:rsid w:val="002D3630"/>
     <w:rsid w:val="00313A53"/>
+    <w:rsid w:val="003C0CA2"/>
     <w:rsid w:val="003F4B07"/>
     <w:rsid w:val="00446856"/>
     <w:rsid w:val="00496905"/>
     <w:rsid w:val="004C2394"/>
     <w:rsid w:val="00561C41"/>
     <w:rsid w:val="00636EDE"/>
     <w:rsid w:val="00655B9E"/>
     <w:rsid w:val="00666496"/>
     <w:rsid w:val="00777A12"/>
     <w:rsid w:val="007D29B8"/>
     <w:rsid w:val="00890B9D"/>
     <w:rsid w:val="009478AB"/>
     <w:rsid w:val="00955ADC"/>
+    <w:rsid w:val="009B7AA8"/>
+    <w:rsid w:val="009F6DA5"/>
     <w:rsid w:val="00A721A9"/>
     <w:rsid w:val="00A801E0"/>
     <w:rsid w:val="00A82516"/>
     <w:rsid w:val="00A9063D"/>
     <w:rsid w:val="00AF452C"/>
+    <w:rsid w:val="00B225CF"/>
+    <w:rsid w:val="00B51587"/>
     <w:rsid w:val="00BE02F0"/>
+    <w:rsid w:val="00BE31CB"/>
     <w:rsid w:val="00C169D3"/>
     <w:rsid w:val="00C27C60"/>
     <w:rsid w:val="00C96E45"/>
+    <w:rsid w:val="00CE00D3"/>
     <w:rsid w:val="00D669AF"/>
     <w:rsid w:val="00DB1100"/>
     <w:rsid w:val="00DE62AC"/>
+    <w:rsid w:val="00DF30C9"/>
+    <w:rsid w:val="00F02BBF"/>
+    <w:rsid w:val="00F66CA1"/>
     <w:rsid w:val="00F97BC1"/>
     <w:rsid w:val="00FB23D7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES_tradnl"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3806C721"/>
   <w15:docId w15:val="{26AEDDA9-266F-4688-9377-8CF3D9B1A020}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES_tradnl" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5041,51 +5147,51 @@
     <w:name w:val="estilo68"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rPr>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="estilo17">
     <w:name w:val="estilo17"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="estilo11">
     <w:name w:val="estilo11"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
@@ -5266,55 +5372,1682 @@
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="15" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="15" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C27C60"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="84DBAD27771949788B400F009AFD6E4B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5E301AEC-A7B4-4C46-A101-F5D49E751855}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00052FF0" w:rsidRDefault="00315D4F" w:rsidP="00315D4F">
+          <w:pPr>
+            <w:pStyle w:val="84DBAD27771949788B400F009AFD6E4B9"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="005F50DC">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Haga clic aquí para escribir texto.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FA7A9B623DDB41A6A5AB6C431FF0A3AF"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{78A3A496-7EF0-4032-86B3-36053F63FCF4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00052FF0" w:rsidRDefault="00315D4F" w:rsidP="00315D4F">
+          <w:pPr>
+            <w:pStyle w:val="FA7A9B623DDB41A6A5AB6C431FF0A3AF9"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="005F50DC">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Haga clic aquí para escribir una fecha.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D0E11BF578494B299036EDF500FD665D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5BFC9D24-F084-4C4E-9B81-45C5127BB1DC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00052FF0" w:rsidRDefault="00315D4F" w:rsidP="00315D4F">
+          <w:pPr>
+            <w:pStyle w:val="D0E11BF578494B299036EDF500FD665D9"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DE16F9">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+              <w:lang w:eastAsia="es-ES_tradnl"/>
+            </w:rPr>
+            <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BF21F858FD234892BF4719FBEDCDB204"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4D9742EE-BE4B-45EE-984F-361921E14E6B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00052FF0" w:rsidRDefault="00315D4F" w:rsidP="00315D4F">
+          <w:pPr>
+            <w:pStyle w:val="BF21F858FD234892BF4719FBEDCDB2049"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="005F50DC">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Haga clic aquí para escribir texto.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="50253D549BF64C3F8F8C52CBB37C3614"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{42CD0D68-635B-4E2B-863E-43BD16B24981}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00052FF0" w:rsidRDefault="00315D4F" w:rsidP="00315D4F">
+          <w:pPr>
+            <w:pStyle w:val="50253D549BF64C3F8F8C52CBB37C36149"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="009F6DA5">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            </w:rPr>
+            <w:t>Seleccionar puntuación</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="91A56C5D7D054F509744D8114D31CE37"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A2DEA8F0-416D-4748-82B0-6E7F95CD3E51}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00052FF0" w:rsidRDefault="00315D4F" w:rsidP="00315D4F">
+          <w:pPr>
+            <w:pStyle w:val="91A56C5D7D054F509744D8114D31CE375"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0805BC6037B4442BBC9D917E45BF03AE"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{91BE4EFF-6704-4754-872E-4FFFCE3C3314}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00052FF0" w:rsidRDefault="00315D4F" w:rsidP="00315D4F">
+          <w:pPr>
+            <w:pStyle w:val="0805BC6037B4442BBC9D917E45BF03AE9"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="009F6DA5">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            </w:rPr>
+            <w:t>Seleccionar puntuación</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="87B4C475BFBB4CD8B821CD3B93B25BAA"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8EAD4BB4-012E-46AA-97F7-1E4660A29345}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00052FF0" w:rsidRDefault="00315D4F" w:rsidP="00315D4F">
+          <w:pPr>
+            <w:pStyle w:val="87B4C475BFBB4CD8B821CD3B93B25BAA9"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="009F6DA5">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            </w:rPr>
+            <w:t>Seleccionar puntuación</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0FAEE7E468FA43ED99B0C9F194FB2F84"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BF89FE96-5775-4166-A1F4-62FDA0354E7A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00052FF0" w:rsidRDefault="00315D4F" w:rsidP="00315D4F">
+          <w:pPr>
+            <w:pStyle w:val="0FAEE7E468FA43ED99B0C9F194FB2F849"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="009F6DA5">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            </w:rPr>
+            <w:t>Seleccionar puntuación</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E4BBF37680E4411FB3B5E34B095CBB44"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9517E1DB-DC8B-4F39-86A7-590C20662618}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00052FF0" w:rsidRDefault="00315D4F" w:rsidP="00315D4F">
+          <w:pPr>
+            <w:pStyle w:val="E4BBF37680E4411FB3B5E34B095CBB449"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="009F6DA5">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            </w:rPr>
+            <w:t>Seleccionar puntuación</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E44D9DB16B9F412ABFAEC22EE7DE58FF"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7AB171C5-1053-4BA4-B622-8F6ED3376D84}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00052FF0" w:rsidRDefault="00315D4F" w:rsidP="00315D4F">
+          <w:pPr>
+            <w:pStyle w:val="E44D9DB16B9F412ABFAEC22EE7DE58FF9"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="009F6DA5">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            </w:rPr>
+            <w:t>Seleccionar puntuación</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FDD5505EF80A430083D39D73BBA076EF"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CE4A9559-3ADF-45BF-A2A6-52F19651EAE4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00052FF0" w:rsidRDefault="00315D4F" w:rsidP="00315D4F">
+          <w:pPr>
+            <w:pStyle w:val="FDD5505EF80A430083D39D73BBA076EF9"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="009F6DA5">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            </w:rPr>
+            <w:t>Seleccionar puntuación</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F367631A046C4EC98C7033AB2C4B05A9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{13C01E1C-F317-422A-AAE5-835ED068F225}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00052FF0" w:rsidRDefault="00315D4F" w:rsidP="00315D4F">
+          <w:pPr>
+            <w:pStyle w:val="F367631A046C4EC98C7033AB2C4B05A99"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="009F6DA5">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            </w:rPr>
+            <w:t>Seleccionar puntuación</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F2B54EC98B9F42B5A946447423ABB1B5"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{778DA8EB-F18C-40C6-AD54-F3F48B467F20}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00052FF0" w:rsidRDefault="00315D4F" w:rsidP="00315D4F">
+          <w:pPr>
+            <w:pStyle w:val="F2B54EC98B9F42B5A946447423ABB1B59"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="009F6DA5">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            </w:rPr>
+            <w:t>Seleccionar puntuación</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1842B83C79354171BE41A758809E4F11"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E62421B4-6469-410E-A3F7-058BAEC613DA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00052FF0" w:rsidRDefault="00315D4F" w:rsidP="00315D4F">
+          <w:pPr>
+            <w:pStyle w:val="1842B83C79354171BE41A758809E4F119"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="009F6DA5">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            </w:rPr>
+            <w:t>Seleccionar puntuación</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="35CF1F4EB6A0423ABC08B82055343FB6"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5C835848-BCEE-418B-9B3B-D5F964C7FC8C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00052FF0" w:rsidRDefault="00315D4F" w:rsidP="00315D4F">
+          <w:pPr>
+            <w:pStyle w:val="35CF1F4EB6A0423ABC08B82055343FB69"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="009F6DA5">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            </w:rPr>
+            <w:t>Seleccionar puntuación</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="37AB9A33251F4699A2675B767C2A5DF1"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1295CC18-ACF5-4FD0-AC57-4865D0FCAF4C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00052FF0" w:rsidRDefault="00315D4F" w:rsidP="00315D4F">
+          <w:pPr>
+            <w:pStyle w:val="37AB9A33251F4699A2675B767C2A5DF19"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="009F6DA5">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            </w:rPr>
+            <w:t>Seleccionar puntuación</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9C42F5F702F04C89AE4A8BEADBDB5C16"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0D90190C-D961-410B-8E6B-EB3C7E8F957B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00052FF0" w:rsidRDefault="00315D4F" w:rsidP="00315D4F">
+          <w:pPr>
+            <w:pStyle w:val="9C42F5F702F04C89AE4A8BEADBDB5C169"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="009F6DA5">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            </w:rPr>
+            <w:t>Seleccionar puntuación</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3205C53FC87E4778A957556894D1AC52"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BC2443B8-7448-46E4-9E8B-861B884200D9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00052FF0" w:rsidRDefault="00315D4F" w:rsidP="00315D4F">
+          <w:pPr>
+            <w:pStyle w:val="3205C53FC87E4778A957556894D1AC529"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="009F6DA5">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            </w:rPr>
+            <w:t>Seleccionar puntuación</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="49332905C836401BBC4C78A160E49E6E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A405858E-0498-4A8B-982B-B5B192576D2D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00052FF0" w:rsidRDefault="00315D4F" w:rsidP="00315D4F">
+          <w:pPr>
+            <w:pStyle w:val="49332905C836401BBC4C78A160E49E6E2"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="005F50DC">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Haga clic aquí para escribir texto.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:altName w:val="Georgia"/>
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Comfortaa">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:revisionView w:insDel="0" w:formatting="0"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00315D4F"/>
+    <w:rsid w:val="000108EC"/>
+    <w:rsid w:val="00052FF0"/>
+    <w:rsid w:val="00315D4F"/>
+    <w:rsid w:val="00F02BBF"/>
+    <w:rsid w:val="00F66CA1"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="es-ES"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00315D4F"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="91A56C5D7D054F509744D8114D31CE375">
+    <w:name w:val="91A56C5D7D054F509744D8114D31CE375"/>
+    <w:rsid w:val="00315D4F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="84DBAD27771949788B400F009AFD6E4B9">
+    <w:name w:val="84DBAD27771949788B400F009AFD6E4B9"/>
+    <w:rsid w:val="00315D4F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FA7A9B623DDB41A6A5AB6C431FF0A3AF9">
+    <w:name w:val="FA7A9B623DDB41A6A5AB6C431FF0A3AF9"/>
+    <w:rsid w:val="00315D4F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0E11BF578494B299036EDF500FD665D9">
+    <w:name w:val="D0E11BF578494B299036EDF500FD665D9"/>
+    <w:rsid w:val="00315D4F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BF21F858FD234892BF4719FBEDCDB2049">
+    <w:name w:val="BF21F858FD234892BF4719FBEDCDB2049"/>
+    <w:rsid w:val="00315D4F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="50253D549BF64C3F8F8C52CBB37C36149">
+    <w:name w:val="50253D549BF64C3F8F8C52CBB37C36149"/>
+    <w:rsid w:val="00315D4F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0805BC6037B4442BBC9D917E45BF03AE9">
+    <w:name w:val="0805BC6037B4442BBC9D917E45BF03AE9"/>
+    <w:rsid w:val="00315D4F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="87B4C475BFBB4CD8B821CD3B93B25BAA9">
+    <w:name w:val="87B4C475BFBB4CD8B821CD3B93B25BAA9"/>
+    <w:rsid w:val="00315D4F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0FAEE7E468FA43ED99B0C9F194FB2F849">
+    <w:name w:val="0FAEE7E468FA43ED99B0C9F194FB2F849"/>
+    <w:rsid w:val="00315D4F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E4BBF37680E4411FB3B5E34B095CBB449">
+    <w:name w:val="E4BBF37680E4411FB3B5E34B095CBB449"/>
+    <w:rsid w:val="00315D4F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E44D9DB16B9F412ABFAEC22EE7DE58FF9">
+    <w:name w:val="E44D9DB16B9F412ABFAEC22EE7DE58FF9"/>
+    <w:rsid w:val="00315D4F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FDD5505EF80A430083D39D73BBA076EF9">
+    <w:name w:val="FDD5505EF80A430083D39D73BBA076EF9"/>
+    <w:rsid w:val="00315D4F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F367631A046C4EC98C7033AB2C4B05A99">
+    <w:name w:val="F367631A046C4EC98C7033AB2C4B05A99"/>
+    <w:rsid w:val="00315D4F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F2B54EC98B9F42B5A946447423ABB1B59">
+    <w:name w:val="F2B54EC98B9F42B5A946447423ABB1B59"/>
+    <w:rsid w:val="00315D4F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1842B83C79354171BE41A758809E4F119">
+    <w:name w:val="1842B83C79354171BE41A758809E4F119"/>
+    <w:rsid w:val="00315D4F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="35CF1F4EB6A0423ABC08B82055343FB69">
+    <w:name w:val="35CF1F4EB6A0423ABC08B82055343FB69"/>
+    <w:rsid w:val="00315D4F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="37AB9A33251F4699A2675B767C2A5DF19">
+    <w:name w:val="37AB9A33251F4699A2675B767C2A5DF19"/>
+    <w:rsid w:val="00315D4F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C42F5F702F04C89AE4A8BEADBDB5C169">
+    <w:name w:val="9C42F5F702F04C89AE4A8BEADBDB5C169"/>
+    <w:rsid w:val="00315D4F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3205C53FC87E4778A957556894D1AC529">
+    <w:name w:val="3205C53FC87E4778A957556894D1AC529"/>
+    <w:rsid w:val="00315D4F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="49332905C836401BBC4C78A160E49E6E2">
+    <w:name w:val="49332905C836401BBC4C78A160E49E6E2"/>
+    <w:rsid w:val="00315D4F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5602,97 +7335,110 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgZt4oE6MYmrcSbVIe7J2zE8RDRyg==">AMUW2mX7LvMHtOad/Kfm9gslpWWTNtsHE4fCuZg/ioiGqXtZA0LbG6cFiAUEnZJ7mmXsnzLDXLgKmm/1H7ubjfYu6hd9EuCru4m0XNNVwaQILblT77m+Wn4=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB3698A0-1647-44B1-BCA8-3B05AD1A098F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>426</Words>
-  <Characters>2344</Characters>
+  <Words>474</Words>
+  <Characters>2608</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Títulos</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
+      <vt:lpstr/>
+      <vt:lpstr>/</vt:lpstr>
+      <vt:lpstr/>
+      <vt:lpstr/>
+      <vt:lpstr>Puntúe teniendo en cuenta:</vt:lpstr>
+      <vt:lpstr>/</vt:lpstr>
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2765</CharactersWithSpaces>
+  <CharactersWithSpaces>3076</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Casa</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>