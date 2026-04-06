--- v0 (2025-10-07)
+++ v1 (2026-04-06)
@@ -1,58 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/theme/themeOverride1.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5C9256D3" w14:textId="015BC168" w:rsidR="00536573" w:rsidRPr="00BB30CA" w:rsidRDefault="00536573" w:rsidP="00513CC2">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB30CA">
         <w:rPr>
           <w:noProof/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">TÍTULO DEL ARTÍCULO </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB30CA">
@@ -272,225 +273,209 @@
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Apellido</w:t>
       </w:r>
       <w:r w:rsidR="00E93222">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Nombre</w:t>
+        <w:t xml:space="preserve">Nombre </w:t>
+      </w:r>
+      <w:r w:rsidR="00E93222">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Apellido</w:t>
       </w:r>
       <w:r w:rsidR="00E93222">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">y </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Apellido</w:t>
+        <w:t xml:space="preserve">Nombre </w:t>
       </w:r>
       <w:r w:rsidR="00E93222">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>año</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93222">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93222">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Título</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93222">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93222" w:rsidRPr="00E05133">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E93222" w:rsidRPr="00C74754">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74754">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Título en inglés</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93222" w:rsidRPr="00C74754">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E93222">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Revista de Ciencias de la Comunicación e Información</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93222" w:rsidRPr="00420787">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Nombre</w:t>
+        <w:t>#</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93222">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>págs</w:t>
       </w:r>
       <w:r w:rsidR="00E93222">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:bCs/>
-[...115 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId9" w:anchor=".eID" w:history="1">
         <w:r w:rsidRPr="00EE5209">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.35742/rcci.año.#.eID</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C74754">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C74754">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(lo pone</w:t>
       </w:r>
@@ -3424,51 +3409,50 @@
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="679DF6AE" w14:textId="3A071F13" w:rsidR="00536573" w:rsidRPr="00395324" w:rsidRDefault="00536573" w:rsidP="003F2624">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395324">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> Título de 2º nivel. (Numeración en arábigo, Cambria, 12, negrita, justificado interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45E4E249" w14:textId="799BDDF1" w:rsidR="00536573" w:rsidRPr="004B5994" w:rsidRDefault="00536573" w:rsidP="007D589B">
       <w:pPr>
         <w:pStyle w:val="Ttulo4"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B5994">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Título de tercer nivel y sucesivos. (Numeración en arábigo, Cambria, 12, negrita, sangría izquierda a 1,25 cm, justificado e interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17582DC7" w14:textId="3C02EFD3" w:rsidR="00536573" w:rsidRPr="003F2624" w:rsidRDefault="00536573" w:rsidP="007D589B">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F2624">
@@ -4161,51 +4145,50 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>autores. (Cambria, 12, normal, centrado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33FCA619" w14:textId="5D1B616C" w:rsidR="00536573" w:rsidRPr="00395324" w:rsidRDefault="00536573" w:rsidP="00335558">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
       <w:r w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(Cambria, 12, normal, justificado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15A300B7" w14:textId="40D3813B" w:rsidR="00536573" w:rsidRPr="00395324" w:rsidRDefault="00536573" w:rsidP="007D589B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -4309,1237 +4292,1199 @@
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1453"/>
         <w:gridCol w:w="2692"/>
         <w:gridCol w:w="1704"/>
         <w:gridCol w:w="2129"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F1297D" w:rsidRPr="00395324" w14:paraId="1CC250CE" w14:textId="77777777" w:rsidTr="00B96EE6">
         <w:trPr>
           <w:trHeight w:val="328"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="911" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="728A5034" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00E93222">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Grado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F33CE6E" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Embarazadas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41832F3F" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Abortos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60B86332" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>No embarazadas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F1297D" w:rsidRPr="00395324" w14:paraId="2C113F09" w14:textId="77777777" w:rsidTr="00B96EE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="65A2A7EE" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">                              Sector Norte de Bogotá</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F1297D" w:rsidRPr="00395324" w14:paraId="5F3A2DB7" w14:textId="77777777" w:rsidTr="00B96EE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="911" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2CAC137D" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6074665E" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C881AAF" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C74930D" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F1297D" w:rsidRPr="00395324" w14:paraId="50D30E9D" w14:textId="77777777" w:rsidTr="00B96EE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="911" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55F8B712" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41941577" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="69084D98" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E95B87A" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F1297D" w:rsidRPr="00395324" w14:paraId="464F026C" w14:textId="77777777" w:rsidTr="00B96EE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="911" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4BE48543" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18D92838" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5DE8ADC1" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="425EB4E8" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F1297D" w:rsidRPr="00395324" w14:paraId="6BBABB54" w14:textId="77777777" w:rsidTr="00B96EE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="911" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="601CB06A" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="47A8C1C7" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="301EBF05" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2692E07C" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F1297D" w:rsidRPr="00395324" w14:paraId="32D19EB8" w14:textId="77777777" w:rsidTr="00B96EE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="75B16DE3" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">                               Sector Sur de Bogotá</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F1297D" w:rsidRPr="00395324" w14:paraId="6AA9E03E" w14:textId="77777777" w:rsidTr="00B96EE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="911" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2EC2B90F" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F424179" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2BD6B4AC" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66DDEBBF" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F1297D" w:rsidRPr="00395324" w14:paraId="4B8DB1B0" w14:textId="77777777" w:rsidTr="00B96EE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="911" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="120C8CE8" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="068666B8" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D1F4A6D" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="64773088" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F1297D" w:rsidRPr="00395324" w14:paraId="0F723C49" w14:textId="77777777" w:rsidTr="00B96EE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="911" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="15E69670" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A2616EF" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="324ABD45" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="784BCFDD" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F1297D" w:rsidRPr="00395324" w14:paraId="34F33B35" w14:textId="77777777" w:rsidTr="00B96EE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="911" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C7F7EAF" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="322BC1F6" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53BCD1A8" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0DC40B54" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395324">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>52</w:t>
@@ -5733,221 +5678,50 @@
       <w:r w:rsidRPr="003F2624">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCIAS (APA 7ª Edición). (Cambria 12, negrita, </w:t>
       </w:r>
       <w:r w:rsidR="00396CBA" w:rsidRPr="003F2624">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
       <w:r w:rsidRPr="003F2624">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidRPr="003F2624">
         <w:rPr>
           <w:lang w:val="es-ES" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3094C1AC" w14:textId="77777777" w:rsidR="00491987" w:rsidRPr="00491987" w:rsidRDefault="00491987" w:rsidP="00491987">
-[...169 lines deleted...]
-    </w:p>
     <w:p w14:paraId="55D6BB73" w14:textId="77777777" w:rsidR="00491987" w:rsidRPr="00491987" w:rsidRDefault="00491987" w:rsidP="00491987">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29E20E0F" w14:textId="77777777" w:rsidR="00491987" w:rsidRPr="00491987" w:rsidRDefault="00491987" w:rsidP="00491987">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00491987">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="7D7D7D"/>
         </w:rPr>
         <w:t>Las</w:t>
       </w:r>
@@ -7106,50 +6880,52 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00491987">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Editorial.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51B46AFF" w14:textId="01380D91" w:rsidR="00491987" w:rsidRDefault="00491987" w:rsidP="00491987">
       <w:pPr>
         <w:ind w:left="993" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00491987">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="221F1F"/>
         </w:rPr>
         <w:t>Apellidos,</w:t>
       </w:r>
       <w:r w:rsidRPr="00491987">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00491987">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="221F1F"/>
         </w:rPr>
         <w:t>D.</w:t>
       </w:r>
       <w:r w:rsidRPr="00491987">
@@ -7267,77 +7043,107 @@
         <w:t>cursiva</w:t>
       </w:r>
       <w:r w:rsidRPr="00491987">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="221F1F"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00491987">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00491987">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Editorial.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="3757247B" w14:textId="77777777" w:rsidR="00694EF2" w:rsidRDefault="00694EF2" w:rsidP="00491987">
+      <w:pPr>
+        <w:ind w:left="993" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="402D26D8" w14:textId="77777777" w:rsidR="00694EF2" w:rsidRDefault="00694EF2" w:rsidP="00491987">
+      <w:pPr>
+        <w:ind w:left="993" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="221F1F"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="400C9C44" w14:textId="77777777" w:rsidR="00694EF2" w:rsidRDefault="00694EF2" w:rsidP="00491987">
+      <w:pPr>
+        <w:ind w:left="993" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="1C9DB3AE" w14:textId="77777777" w:rsidR="00491987" w:rsidRPr="00491987" w:rsidRDefault="00491987" w:rsidP="00491987">
       <w:pPr>
         <w:ind w:left="993" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E24E8B7" w14:textId="1560015E" w:rsidR="00536573" w:rsidRPr="003F2624" w:rsidRDefault="00536573" w:rsidP="004434E1">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F2624">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>CONTRIBUCIONES DE AUTORES</w:t>
       </w:r>
       <w:r w:rsidR="007D589B" w:rsidRPr="003F2624">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>/AS</w:t>
       </w:r>
       <w:r w:rsidRPr="003F2624">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>, FINANCIACIÓN Y AGRADECIMIENTOS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D3D122E" w14:textId="55E649D1" w:rsidR="00536573" w:rsidRPr="00395324" w:rsidRDefault="008E14AB" w:rsidP="008E14AB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395324">
         <w:rPr>
@@ -8079,71 +7885,59 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Índice H:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33ED4587" w14:textId="77777777" w:rsidR="00B4734A" w:rsidRPr="00B4734A" w:rsidRDefault="00B4734A" w:rsidP="00B4734A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B4734A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Orcid</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> ID: </w:t>
+        <w:t xml:space="preserve">Orcid ID: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30911686" w14:textId="77777777" w:rsidR="00B4734A" w:rsidRPr="00B4734A" w:rsidRDefault="00B4734A" w:rsidP="00B4734A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B4734A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Scopus ID: </w:t>
       </w:r>
@@ -8388,61 +8182,61 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000A6813" w:rsidRPr="00395324" w:rsidSect="00F0052C">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1525" w:right="1418" w:bottom="1418" w:left="1418" w:header="510" w:footer="516" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26E985F2" w14:textId="77777777" w:rsidR="00063B63" w:rsidRDefault="00063B63">
+    <w:p w14:paraId="6976539C" w14:textId="77777777" w:rsidR="000C678E" w:rsidRDefault="000C678E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7327D2D2" w14:textId="77777777" w:rsidR="00063B63" w:rsidRDefault="00063B63">
+    <w:p w14:paraId="71BCC619" w14:textId="77777777" w:rsidR="000C678E" w:rsidRDefault="000C678E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -8941,61 +8735,61 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>dd/mm/aaaa</w:t>
     </w:r>
     <w:r w:rsidR="006D0744" w:rsidRPr="006326F2">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">               </w:t>
     </w:r>
     <w:r w:rsidR="006D7434" w:rsidRPr="006326F2">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E2BA6D7" w14:textId="77777777" w:rsidR="00063B63" w:rsidRDefault="00063B63">
+    <w:p w14:paraId="709709CC" w14:textId="77777777" w:rsidR="000C678E" w:rsidRDefault="000C678E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="594C593F" w14:textId="77777777" w:rsidR="00063B63" w:rsidRDefault="00063B63">
+    <w:p w14:paraId="10D10A04" w14:textId="77777777" w:rsidR="000C678E" w:rsidRDefault="000C678E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="7A968361" w14:textId="5D41834D" w:rsidR="00536573" w:rsidRPr="00396CBA" w:rsidRDefault="00536573" w:rsidP="00536573">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00396CBA">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00396CBA">
@@ -11561,50 +11355,51 @@
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-VE" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-CL" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-VE" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-CL" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-VE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-CL" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-MX" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E01CEE"/>
     <w:rsid w:val="00000C2B"/>
     <w:rsid w:val="00000F55"/>
     <w:rsid w:val="000070E3"/>
     <w:rsid w:val="00013205"/>
@@ -11613,50 +11408,51 @@
     <w:rsid w:val="00021EE9"/>
     <w:rsid w:val="000240AC"/>
     <w:rsid w:val="00027045"/>
     <w:rsid w:val="00030934"/>
     <w:rsid w:val="00035DE6"/>
     <w:rsid w:val="00044F58"/>
     <w:rsid w:val="000464DD"/>
     <w:rsid w:val="000629C3"/>
     <w:rsid w:val="00063B63"/>
     <w:rsid w:val="00065316"/>
     <w:rsid w:val="00071B43"/>
     <w:rsid w:val="00074729"/>
     <w:rsid w:val="00090BC1"/>
     <w:rsid w:val="00096926"/>
     <w:rsid w:val="000A27B3"/>
     <w:rsid w:val="000A36D6"/>
     <w:rsid w:val="000A6813"/>
     <w:rsid w:val="000A7E77"/>
     <w:rsid w:val="000B33E4"/>
     <w:rsid w:val="000B5B41"/>
     <w:rsid w:val="000B62AD"/>
     <w:rsid w:val="000B62B9"/>
     <w:rsid w:val="000C05D5"/>
     <w:rsid w:val="000C12B9"/>
     <w:rsid w:val="000C34FA"/>
+    <w:rsid w:val="000C678E"/>
     <w:rsid w:val="000E1013"/>
     <w:rsid w:val="000F28C7"/>
     <w:rsid w:val="000F3F74"/>
     <w:rsid w:val="000F719A"/>
     <w:rsid w:val="0010122E"/>
     <w:rsid w:val="00101ABE"/>
     <w:rsid w:val="00111377"/>
     <w:rsid w:val="00130A70"/>
     <w:rsid w:val="00132048"/>
     <w:rsid w:val="001321F9"/>
     <w:rsid w:val="00136985"/>
     <w:rsid w:val="0014063F"/>
     <w:rsid w:val="001406E2"/>
     <w:rsid w:val="00147E43"/>
     <w:rsid w:val="001513F6"/>
     <w:rsid w:val="00154412"/>
     <w:rsid w:val="00155F33"/>
     <w:rsid w:val="0016308D"/>
     <w:rsid w:val="0016346D"/>
     <w:rsid w:val="001656C9"/>
     <w:rsid w:val="00167FBE"/>
     <w:rsid w:val="00170CD8"/>
     <w:rsid w:val="001747ED"/>
     <w:rsid w:val="00177CCC"/>
     <w:rsid w:val="00185395"/>
@@ -11800,99 +11596,101 @@
     <w:rsid w:val="004C150A"/>
     <w:rsid w:val="004D1918"/>
     <w:rsid w:val="004D6C31"/>
     <w:rsid w:val="004E24A4"/>
     <w:rsid w:val="004E37B5"/>
     <w:rsid w:val="004F0A09"/>
     <w:rsid w:val="004F2CA6"/>
     <w:rsid w:val="004F454C"/>
     <w:rsid w:val="004F4801"/>
     <w:rsid w:val="004F5D96"/>
     <w:rsid w:val="00501028"/>
     <w:rsid w:val="00513CC2"/>
     <w:rsid w:val="005161A6"/>
     <w:rsid w:val="00516589"/>
     <w:rsid w:val="00517A46"/>
     <w:rsid w:val="00517A58"/>
     <w:rsid w:val="005306DE"/>
     <w:rsid w:val="005326AB"/>
     <w:rsid w:val="00533A29"/>
     <w:rsid w:val="00536573"/>
     <w:rsid w:val="0054340B"/>
     <w:rsid w:val="00544E66"/>
     <w:rsid w:val="00545C9A"/>
     <w:rsid w:val="00547A96"/>
     <w:rsid w:val="0055029C"/>
+    <w:rsid w:val="0055160C"/>
     <w:rsid w:val="00551BA5"/>
     <w:rsid w:val="00552EFF"/>
     <w:rsid w:val="005542FD"/>
     <w:rsid w:val="0055496D"/>
     <w:rsid w:val="005578D1"/>
     <w:rsid w:val="00561E08"/>
     <w:rsid w:val="005673FD"/>
     <w:rsid w:val="00581F10"/>
     <w:rsid w:val="005837A1"/>
     <w:rsid w:val="00583EFA"/>
     <w:rsid w:val="005840E3"/>
     <w:rsid w:val="00585B05"/>
     <w:rsid w:val="0058699B"/>
     <w:rsid w:val="0059058A"/>
     <w:rsid w:val="0059294B"/>
     <w:rsid w:val="00597ACF"/>
     <w:rsid w:val="005A66EE"/>
     <w:rsid w:val="005B0EAE"/>
     <w:rsid w:val="005B1FC9"/>
     <w:rsid w:val="005B4B8D"/>
     <w:rsid w:val="005B58EB"/>
     <w:rsid w:val="005B74E1"/>
     <w:rsid w:val="005C1F4A"/>
     <w:rsid w:val="005C2414"/>
     <w:rsid w:val="005D176A"/>
     <w:rsid w:val="005D2AF5"/>
     <w:rsid w:val="005F0A4E"/>
     <w:rsid w:val="005F336A"/>
     <w:rsid w:val="005F56C8"/>
     <w:rsid w:val="0060009F"/>
     <w:rsid w:val="0061280F"/>
     <w:rsid w:val="0062465B"/>
     <w:rsid w:val="006326F2"/>
     <w:rsid w:val="00635EAC"/>
     <w:rsid w:val="00636409"/>
     <w:rsid w:val="00640284"/>
     <w:rsid w:val="00646239"/>
     <w:rsid w:val="00654234"/>
     <w:rsid w:val="00662032"/>
     <w:rsid w:val="00670414"/>
     <w:rsid w:val="00671831"/>
     <w:rsid w:val="00673B1C"/>
     <w:rsid w:val="0067424E"/>
     <w:rsid w:val="006831A2"/>
     <w:rsid w:val="00686F15"/>
     <w:rsid w:val="00690061"/>
     <w:rsid w:val="00691BD5"/>
     <w:rsid w:val="00693057"/>
     <w:rsid w:val="006937E2"/>
+    <w:rsid w:val="00694EF2"/>
     <w:rsid w:val="0069631A"/>
     <w:rsid w:val="0069796B"/>
     <w:rsid w:val="006A14BC"/>
     <w:rsid w:val="006A159E"/>
     <w:rsid w:val="006A2C9A"/>
     <w:rsid w:val="006A3E46"/>
     <w:rsid w:val="006B18DF"/>
     <w:rsid w:val="006C2FBD"/>
     <w:rsid w:val="006C31D8"/>
     <w:rsid w:val="006D0744"/>
     <w:rsid w:val="006D1809"/>
     <w:rsid w:val="006D7434"/>
     <w:rsid w:val="006E1E1C"/>
     <w:rsid w:val="006E7BE7"/>
     <w:rsid w:val="006F46A9"/>
     <w:rsid w:val="006F46F4"/>
     <w:rsid w:val="00700B0E"/>
     <w:rsid w:val="00701A9E"/>
     <w:rsid w:val="00710100"/>
     <w:rsid w:val="00712D17"/>
     <w:rsid w:val="00717459"/>
     <w:rsid w:val="00731DE7"/>
     <w:rsid w:val="0073344F"/>
     <w:rsid w:val="0073451E"/>
     <w:rsid w:val="00745A6A"/>
@@ -12965,51 +12763,51 @@
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaalpie">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="4_G,16 Point,Superscript 6 Point,(NECG) Footnote Reference,BVI fnr,fr,Ref,de nota al pie,Footnote Ref in FtNote,Fußnotenzeichen DISS,SUPERS,Footnote Reference1,Char Char,Footnote Reference1 Char,16 Poi"/>
     <w:link w:val="16PointCharCharCharCharCharCharCharCharChar"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:locked/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:link w:val="Piedepgina"/>
     <w:locked/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:link w:val="Encabezado"/>
     <w:locked/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
@@ -14774,51 +14572,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146772585">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35742/rcci.a&#241;o.#.eID" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35742/rcci.a&#241;o." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="Libro1" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="es-ES"/>
   <c:roundedCorners val="1"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
@@ -15556,110 +15354,110 @@
           <a:gs pos="100000">
             <a:schemeClr val="phClr">
               <a:shade val="30000"/>
               <a:satMod val="200000"/>
             </a:schemeClr>
           </a:gs>
         </a:gsLst>
         <a:path path="circle">
           <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
         </a:path>
       </a:gradFill>
     </a:bgFillStyleLst>
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA Sixth Edition"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps>
     <customSectPr/>
   </customSectProps>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA Sixth Edition"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FF3739C-21E0-40F0-938A-1EC154C4D463}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FF3739C-21E0-40F0-938A-1EC154C4D463}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1374</Words>
-  <Characters>8389</Characters>
+  <Words>1473</Words>
+  <Characters>8106</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>69</Lines>
+  <Lines>67</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>INVESTIGACIÓN/RESEARCH                  Recibido: 15/07/2009- Revisado: 13/09/2009</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9744</CharactersWithSpaces>
+  <CharactersWithSpaces>9560</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>INVESTIGACIÓN/RESEARCH                  Recibido: 15/07/2009- Revisado: 13/09/2009</dc:title>
   <dc:creator>Yaniris</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1033-10.2.0.5824</vt:lpwstr>
   </property>
 </Properties>
 </file>