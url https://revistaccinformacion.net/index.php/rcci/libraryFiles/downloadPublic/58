--- v1 (2026-04-06)
+++ v2 (2026-09-01)
@@ -13,101 +13,111 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/theme/themeOverride1.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5C9256D3" w14:textId="015BC168" w:rsidR="00536573" w:rsidRPr="00BB30CA" w:rsidRDefault="00536573" w:rsidP="00513CC2">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB30CA">
         <w:rPr>
           <w:noProof/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">TÍTULO DEL ARTÍCULO </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB30CA">
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(CAMBRIA </w:t>
       </w:r>
       <w:r w:rsidR="00BB30CA" w:rsidRPr="00BB30CA">
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB30CA">
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, MAYÚSCULAS, NEGRITA, CENTRADO)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7519CFE4" w14:textId="24B07925" w:rsidR="00536573" w:rsidRPr="006E1E1C" w:rsidRDefault="00536573" w:rsidP="006E1E1C">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006E1E1C">
+    <w:p w14:paraId="7519CFE4" w14:textId="24B07925" w:rsidR="00536573" w:rsidRPr="00FF046F" w:rsidRDefault="00536573" w:rsidP="00FF046F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF046F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>TÍTULO EN INGLÉS (CAMBRIA 12, MAYÚSCULAS, NEGRITA, CENTRADO)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="680014D0" w14:textId="77777777" w:rsidR="00536573" w:rsidRPr="00395324" w:rsidRDefault="00536573" w:rsidP="00536573">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
@@ -513,78 +523,66 @@
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Financiación.</w:t>
       </w:r>
       <w:r w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> Se introducirá una breve nota sobre las fuentes de financiación en el caso de que el artículo esté vinculado a un proyecto de investigación financiado por alguna institución pública (planes nacionales de I+D+i, convocatorias de universidades, gobiernos regionales, etc.) o privada. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27DD3EA8" w14:textId="4D0C1DF1" w:rsidR="00536573" w:rsidRPr="003F2624" w:rsidRDefault="00536573" w:rsidP="003F2624">
+    <w:p w14:paraId="27DD3EA8" w14:textId="4D0C1DF1" w:rsidR="00536573" w:rsidRPr="00FF046F" w:rsidRDefault="00536573" w:rsidP="00C62BF0">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF046F">
         <w:t xml:space="preserve">RESUMEN (Cambria 12, negrita, </w:t>
       </w:r>
-      <w:r w:rsidR="00396CBA" w:rsidRPr="003F2624">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00396CBA" w:rsidRPr="00FF046F">
         <w:t>justificado</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F2624">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00FF046F">
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F2DBD69" w14:textId="1A8D1D78" w:rsidR="00536573" w:rsidRPr="00395324" w:rsidRDefault="002B140D" w:rsidP="0047062A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B140D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Introducción:</w:t>
@@ -710,77 +708,79 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="002B140D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00536573" w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(Cambria, 12, normal, justificado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C85205" w14:textId="5383ED9C" w:rsidR="00536573" w:rsidRPr="003F2624" w:rsidRDefault="00536573" w:rsidP="003F2624">
-[...13 lines deleted...]
-          <w:lang w:val="es-ES"/>
+    <w:p w14:paraId="18C85205" w14:textId="5383ED9C" w:rsidR="00536573" w:rsidRPr="00FF046F" w:rsidRDefault="00536573" w:rsidP="00FF046F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF046F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Palabras clave: (Cambria 12, negrita, </w:t>
       </w:r>
-      <w:r w:rsidR="00396CBA" w:rsidRPr="003F2624">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+      <w:r w:rsidR="00396CBA" w:rsidRPr="00FF046F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F2624">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+      <w:r w:rsidRPr="00FF046F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, interlineado sencillo) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7571FCD4" w14:textId="0D697055" w:rsidR="00536573" w:rsidRPr="00395324" w:rsidRDefault="007D589B" w:rsidP="007D589B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>p</w:t>
@@ -853,82 +853,84 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00536573" w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> palabra. </w:t>
       </w:r>
       <w:r w:rsidR="00536573" w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(Cambria, 12, normal, justificado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30FD53EB" w14:textId="2747CE2A" w:rsidR="00536573" w:rsidRPr="003F2624" w:rsidRDefault="00536573" w:rsidP="003F2624">
-[...13 lines deleted...]
-          <w:lang w:val="es-ES"/>
+    <w:p w14:paraId="30FD53EB" w14:textId="2747CE2A" w:rsidR="00536573" w:rsidRPr="00FF046F" w:rsidRDefault="00536573" w:rsidP="00FF046F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF046F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ABSTRACT (Cambria 12, negrita, </w:t>
       </w:r>
-      <w:r w:rsidR="00396CBA" w:rsidRPr="003F2624">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+      <w:r w:rsidR="00396CBA" w:rsidRPr="00FF046F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F2624">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+      <w:r w:rsidRPr="00FF046F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04616DC8" w14:textId="1B73AAA1" w:rsidR="00536573" w:rsidRPr="00395324" w:rsidRDefault="002B140D" w:rsidP="0047062A">
+    <w:p w14:paraId="04616DC8" w14:textId="188CB3D9" w:rsidR="00536573" w:rsidRPr="00395324" w:rsidRDefault="002B140D" w:rsidP="0047062A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002B140D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002B140D">
@@ -1120,77 +1122,91 @@
       <w:r w:rsidRPr="002B140D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal</w:t>
       </w:r>
       <w:r w:rsidRPr="002B140D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00536573" w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(Cambria, 12, normal, justificado, interlineado sencillo)</w:t>
       </w:r>
+      <w:r w:rsidR="004947E3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="28BD42E3" w14:textId="51480A4D" w:rsidR="00536573" w:rsidRPr="0084718B" w:rsidRDefault="00536573" w:rsidP="003F2624">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="28BD42E3" w14:textId="51480A4D" w:rsidR="00536573" w:rsidRPr="004947E3" w:rsidRDefault="00536573" w:rsidP="00FF046F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0084718B">
-        <w:rPr>
+      <w:r w:rsidRPr="004947E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Keywords: (Cambria 12, negrita, </w:t>
       </w:r>
-      <w:r w:rsidR="00396CBA" w:rsidRPr="0084718B">
-        <w:rPr>
+      <w:r w:rsidR="00396CBA" w:rsidRPr="004947E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
-      <w:r w:rsidRPr="0084718B">
-        <w:rPr>
+      <w:r w:rsidRPr="004947E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, interlineado sencillo) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6250C1FF" w14:textId="480F7B36" w:rsidR="00536573" w:rsidRPr="00395324" w:rsidRDefault="007D589B" w:rsidP="00536573">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -1210,82 +1226,73 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>word; word</w:t>
       </w:r>
       <w:r w:rsidR="00536573" w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">; word; word.  </w:t>
       </w:r>
       <w:r w:rsidR="00536573" w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(Cambria, 12, normal, justificado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6251D793" w14:textId="0517C1D6" w:rsidR="00536573" w:rsidRPr="003F2624" w:rsidRDefault="00536573" w:rsidP="007D589B">
+    <w:p w14:paraId="6251D793" w14:textId="0517C1D6" w:rsidR="00536573" w:rsidRPr="003F2624" w:rsidRDefault="00536573" w:rsidP="00C62BF0">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F2624">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">INTRODUCCIÓN (Cambria 12, negrita, </w:t>
       </w:r>
       <w:r w:rsidR="00396CBA" w:rsidRPr="003F2624">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
       <w:r w:rsidRPr="003F2624">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidRPr="003F2624">
         <w:rPr>
-          <w:lang w:val="es-ES" w:eastAsia="es-ES_tradnl"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C60D9F9" w14:textId="70564456" w:rsidR="00536573" w:rsidRPr="00395324" w:rsidRDefault="00536573" w:rsidP="00536573">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
@@ -3409,157 +3416,140 @@
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="679DF6AE" w14:textId="3A071F13" w:rsidR="00536573" w:rsidRPr="00395324" w:rsidRDefault="00536573" w:rsidP="003F2624">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395324">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> Título de 2º nivel. (Numeración en arábigo, Cambria, 12, negrita, justificado interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45E4E249" w14:textId="799BDDF1" w:rsidR="00536573" w:rsidRPr="004B5994" w:rsidRDefault="00536573" w:rsidP="007D589B">
       <w:pPr>
         <w:pStyle w:val="Ttulo4"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B5994">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Título de tercer nivel y sucesivos. (Numeración en arábigo, Cambria, 12, negrita, sangría izquierda a 1,25 cm, justificado e interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17582DC7" w14:textId="3C02EFD3" w:rsidR="00536573" w:rsidRPr="003F2624" w:rsidRDefault="00536573" w:rsidP="007D589B">
+    <w:p w14:paraId="17582DC7" w14:textId="3C02EFD3" w:rsidR="00536573" w:rsidRPr="003F2624" w:rsidRDefault="00536573" w:rsidP="00C62BF0">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
-          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F2624">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">OBJETIVOS (Cambria 12, negrita, </w:t>
       </w:r>
       <w:r w:rsidR="00396CBA" w:rsidRPr="003F2624">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
       <w:r w:rsidRPr="003F2624">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidRPr="003F2624">
         <w:rPr>
-          <w:lang w:val="es-ES" w:eastAsia="es-ES_tradnl"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A9DF3ED" w14:textId="06E8A247" w:rsidR="00536573" w:rsidRPr="00395324" w:rsidRDefault="00536573" w:rsidP="00536573">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
       <w:r w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(Cambria, 12, normal, justificado, sangría primera línea 0,5 cm, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A710C0C" w14:textId="2AA4B74E" w:rsidR="00536573" w:rsidRPr="003F2624" w:rsidRDefault="00536573" w:rsidP="00335558">
+    <w:p w14:paraId="2A710C0C" w14:textId="2AA4B74E" w:rsidR="00536573" w:rsidRPr="003F2624" w:rsidRDefault="00536573" w:rsidP="00C62BF0">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
-          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F2624">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">METODOLOGÍA (Cambria 12, negrita, </w:t>
       </w:r>
       <w:r w:rsidR="00396CBA" w:rsidRPr="003F2624">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
       <w:r w:rsidRPr="003F2624">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidRPr="003F2624">
         <w:rPr>
-          <w:lang w:val="es-ES" w:eastAsia="es-ES_tradnl"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58CBAEA5" w14:textId="778189BC" w:rsidR="00536573" w:rsidRPr="00395324" w:rsidRDefault="00536573" w:rsidP="00335558">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
@@ -3775,124 +3765,173 @@
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="283"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56D49CCE" w14:textId="77777777" w:rsidR="00F0052C" w:rsidRPr="00395324" w:rsidRDefault="00F0052C" w:rsidP="00F0052C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="283"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3538952C" w14:textId="295B8533" w:rsidR="00536573" w:rsidRPr="00395324" w:rsidRDefault="00536573" w:rsidP="000C05D5">
+    <w:p w14:paraId="3538952C" w14:textId="1A331805" w:rsidR="00536573" w:rsidRDefault="00536573" w:rsidP="000C05D5">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Fuente:</w:t>
+        <w:t>Fuente</w:t>
+      </w:r>
+      <w:r w:rsidR="004947E3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004947E3" w:rsidRPr="00395324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(Cambria, 12, negrita, centrado, interlineado sencillo)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00395324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-          <w:b/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> autores. (Cambria, 12, cursiva, normal, interlineado sencillo)</w:t>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>autores. (Cambria, 12, cursiva, normal, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E289D90" w14:textId="6845A08B" w:rsidR="00536573" w:rsidRPr="003F2624" w:rsidRDefault="00536573" w:rsidP="00335558">
+    <w:p w14:paraId="48C01ECB" w14:textId="0A6A2E7D" w:rsidR="00C62BF0" w:rsidRPr="00C62BF0" w:rsidRDefault="00C62BF0" w:rsidP="00C62BF0">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
-        <w:rPr>
-          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62BF0">
+        <w:t>RESULTADOS (Cambria 12, negrita, justificado, interlineado sencillo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="179EF8EB" w14:textId="0A7FD412" w:rsidR="00C62BF0" w:rsidRPr="00C62BF0" w:rsidRDefault="00C62BF0" w:rsidP="00C62BF0">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62BF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal... </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C62BF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>(Cambria 12, negrita, justificado, interlineado sencillo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E289D90" w14:textId="6845A08B" w:rsidR="00536573" w:rsidRPr="003F2624" w:rsidRDefault="00536573" w:rsidP="00C62BF0">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F2624">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">DISCUSIÓN (Cambria 12, negrita, </w:t>
       </w:r>
       <w:r w:rsidR="00396CBA" w:rsidRPr="003F2624">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
       <w:r w:rsidRPr="003F2624">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidRPr="003F2624">
         <w:rPr>
-          <w:lang w:val="es-ES" w:eastAsia="es-ES_tradnl"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47314446" w14:textId="77777777" w:rsidR="00536573" w:rsidRPr="00395324" w:rsidRDefault="00536573" w:rsidP="00335558">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
@@ -3903,50 +3942,51 @@
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(Cambria, 12, normal, justificado, sangría primera línea 0,5 cm, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="688EFE78" w14:textId="2D5C077F" w:rsidR="00B04603" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="007D589B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C76ED6B" wp14:editId="45F1915A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>466725</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>487045</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4344670" cy="1757680"/>
             <wp:effectExtent l="0" t="0" r="17780" b="13970"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="26" name="Gráfico 26"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
@@ -3995,69 +4035,60 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Título del gráfico.</w:t>
       </w:r>
       <w:r w:rsidR="00B04603" w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B04603" w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(Cambria, 12, normal, alineación a la izquierda, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F9D7A7" w14:textId="39D36036" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00536573" w:rsidP="00F1297D">
+    <w:p w14:paraId="39F9D7A7" w14:textId="64F76930" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00395324">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="75F3DF55" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27CBA9E7" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B41DDA8" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
       <w:pPr>
@@ -4070,134 +4101,145 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38E14E99" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="369111E2" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75F15281" w14:textId="4DF7D2E6" w:rsidR="00536573" w:rsidRPr="00395324" w:rsidRDefault="00536573" w:rsidP="000C05D5">
+    <w:p w14:paraId="75F15281" w14:textId="3D3036EB" w:rsidR="00536573" w:rsidRPr="00395324" w:rsidRDefault="00536573" w:rsidP="000C05D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Fuente:</w:t>
+        <w:t>Fuente</w:t>
+      </w:r>
+      <w:r w:rsidR="004947E3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004947E3" w:rsidRPr="00395324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(Cambria, 12, negrita, centrado, interlineado sencillo)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00395324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-          <w:b/>
-[...16 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>autores. (Cambria, 12, normal, centrado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33FCA619" w14:textId="5D1B616C" w:rsidR="00536573" w:rsidRPr="00395324" w:rsidRDefault="00536573" w:rsidP="00335558">
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="48BEDA52" w14:textId="1D1F1F70" w:rsidR="00C62BF0" w:rsidRPr="00C62BF0" w:rsidRDefault="00C62BF0" w:rsidP="00C62BF0">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Texto </w:t>
-[...7 lines deleted...]
-        <w:t>(Cambria, 12, normal, justificado, interlineado sencillo)</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62BF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal... </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C62BF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>(Cambria 12, negrita, justificado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15A300B7" w14:textId="40D3813B" w:rsidR="00536573" w:rsidRPr="00395324" w:rsidRDefault="00536573" w:rsidP="007D589B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabla 1. </w:t>
       </w:r>
@@ -4284,1276 +4326,1285 @@
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4403" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1453"/>
         <w:gridCol w:w="2692"/>
         <w:gridCol w:w="1704"/>
         <w:gridCol w:w="2129"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F1297D" w:rsidRPr="00395324" w14:paraId="1CC250CE" w14:textId="77777777" w:rsidTr="00B96EE6">
+      <w:tr w:rsidR="00F1297D" w:rsidRPr="004947E3" w14:paraId="1CC250CE" w14:textId="77777777" w:rsidTr="00B96EE6">
         <w:trPr>
           <w:trHeight w:val="328"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="911" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="728A5034" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00E93222">
+          <w:p w14:paraId="728A5034" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00E93222">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Grado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F33CE6E" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="3F33CE6E" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Embarazadas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="41832F3F" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="41832F3F" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Abortos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="60B86332" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="60B86332" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>No embarazadas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F1297D" w:rsidRPr="00395324" w14:paraId="2C113F09" w14:textId="77777777" w:rsidTr="00B96EE6">
+      <w:tr w:rsidR="00F1297D" w:rsidRPr="004947E3" w14:paraId="2C113F09" w14:textId="77777777" w:rsidTr="00B96EE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="65A2A7EE" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="65A2A7EE" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">                              Sector Norte de Bogotá</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F1297D" w:rsidRPr="00395324" w14:paraId="5F3A2DB7" w14:textId="77777777" w:rsidTr="00B96EE6">
+      <w:tr w:rsidR="00F1297D" w:rsidRPr="004947E3" w14:paraId="5F3A2DB7" w14:textId="77777777" w:rsidTr="00B96EE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="911" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2CAC137D" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="2CAC137D" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6074665E" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="6074665E" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C881AAF" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="6C881AAF" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C74930D" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="3C74930D" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F1297D" w:rsidRPr="00395324" w14:paraId="50D30E9D" w14:textId="77777777" w:rsidTr="00B96EE6">
+      <w:tr w:rsidR="00F1297D" w:rsidRPr="004947E3" w14:paraId="50D30E9D" w14:textId="77777777" w:rsidTr="00B96EE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="911" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="55F8B712" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="55F8B712" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="41941577" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="41941577" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="69084D98" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="69084D98" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E95B87A" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="7E95B87A" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F1297D" w:rsidRPr="00395324" w14:paraId="464F026C" w14:textId="77777777" w:rsidTr="00B96EE6">
+      <w:tr w:rsidR="00F1297D" w:rsidRPr="004947E3" w14:paraId="464F026C" w14:textId="77777777" w:rsidTr="00B96EE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="911" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4BE48543" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="4BE48543" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="18D92838" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="18D92838" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5DE8ADC1" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="5DE8ADC1" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="425EB4E8" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="425EB4E8" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F1297D" w:rsidRPr="00395324" w14:paraId="6BBABB54" w14:textId="77777777" w:rsidTr="00B96EE6">
+      <w:tr w:rsidR="00F1297D" w:rsidRPr="004947E3" w14:paraId="6BBABB54" w14:textId="77777777" w:rsidTr="00B96EE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="911" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="601CB06A" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="601CB06A" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="47A8C1C7" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="47A8C1C7" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="301EBF05" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="301EBF05" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2692E07C" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="2692E07C" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F1297D" w:rsidRPr="00395324" w14:paraId="32D19EB8" w14:textId="77777777" w:rsidTr="00B96EE6">
+      <w:tr w:rsidR="00F1297D" w:rsidRPr="004947E3" w14:paraId="32D19EB8" w14:textId="77777777" w:rsidTr="00B96EE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="75B16DE3" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="75B16DE3" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">                               Sector Sur de Bogotá</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F1297D" w:rsidRPr="00395324" w14:paraId="6AA9E03E" w14:textId="77777777" w:rsidTr="00B96EE6">
+      <w:tr w:rsidR="00F1297D" w:rsidRPr="004947E3" w14:paraId="6AA9E03E" w14:textId="77777777" w:rsidTr="00B96EE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="911" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2EC2B90F" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="2EC2B90F" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7F424179" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="7F424179" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2BD6B4AC" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="2BD6B4AC" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="66DDEBBF" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="66DDEBBF" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F1297D" w:rsidRPr="00395324" w14:paraId="4B8DB1B0" w14:textId="77777777" w:rsidTr="00B96EE6">
+      <w:tr w:rsidR="00F1297D" w:rsidRPr="004947E3" w14:paraId="4B8DB1B0" w14:textId="77777777" w:rsidTr="00B96EE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="911" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="120C8CE8" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="120C8CE8" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="068666B8" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="068666B8" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D1F4A6D" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="6D1F4A6D" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="64773088" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="64773088" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F1297D" w:rsidRPr="00395324" w14:paraId="0F723C49" w14:textId="77777777" w:rsidTr="00B96EE6">
+      <w:tr w:rsidR="00F1297D" w:rsidRPr="004947E3" w14:paraId="0F723C49" w14:textId="77777777" w:rsidTr="00B96EE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="911" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15E69670" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="15E69670" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A2616EF" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="4A2616EF" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="324ABD45" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="324ABD45" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="784BCFDD" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="784BCFDD" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F1297D" w:rsidRPr="00395324" w14:paraId="34F33B35" w14:textId="77777777" w:rsidTr="00B96EE6">
+      <w:tr w:rsidR="00F1297D" w:rsidRPr="004947E3" w14:paraId="34F33B35" w14:textId="77777777" w:rsidTr="00B96EE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="911" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2C7F7EAF" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="2C7F7EAF" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="322BC1F6" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="322BC1F6" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="53BCD1A8" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="53BCD1A8" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0DC40B54" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="00395324" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
+          <w:p w14:paraId="0DC40B54" w14:textId="77777777" w:rsidR="00F1297D" w:rsidRPr="004947E3" w:rsidRDefault="00F1297D" w:rsidP="00F1297D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395324">
+            <w:r w:rsidRPr="004947E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5676C689" w14:textId="64A67B39" w:rsidR="00536573" w:rsidRDefault="00536573" w:rsidP="00335558">
+    <w:p w14:paraId="5676C689" w14:textId="02A01FE4" w:rsidR="00536573" w:rsidRDefault="00536573" w:rsidP="00335558">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Fuente:</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00395324">
+        <w:t>Fuente</w:t>
+      </w:r>
+      <w:r w:rsidR="004947E3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004947E3" w:rsidRPr="00395324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
         <w:t>(Cambria, 12, negrita, centrado, interlineado sencillo)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00395324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>autores</w:t>
       </w:r>
       <w:r w:rsidR="007D589B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la Fuente</w:t>
@@ -5584,140 +5635,122 @@
         <w:t>(Cambria, 12, normal, centrado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72618283" w14:textId="77777777" w:rsidR="00B96EE6" w:rsidRPr="00B96EE6" w:rsidRDefault="00B96EE6" w:rsidP="00335558">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B96EE6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>El diseño de las tablas debe incluir todos los bordes, debe estar claramente definida cada columna y fila</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="374DCE87" w14:textId="2190AC42" w:rsidR="00536573" w:rsidRPr="003F2624" w:rsidRDefault="00536573" w:rsidP="00335558">
+    <w:p w14:paraId="374DCE87" w14:textId="2190AC42" w:rsidR="00536573" w:rsidRPr="003F2624" w:rsidRDefault="00536573" w:rsidP="00C62BF0">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
-          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F2624">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">CONCLUSIONES (Cambria 12, negrita, </w:t>
       </w:r>
       <w:r w:rsidR="00396CBA" w:rsidRPr="003F2624">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
       <w:r w:rsidRPr="003F2624">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidRPr="003F2624">
         <w:rPr>
-          <w:lang w:val="es-ES" w:eastAsia="es-ES_tradnl"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F16AA12" w14:textId="61D23856" w:rsidR="00536573" w:rsidRPr="00395324" w:rsidRDefault="00536573" w:rsidP="00335558">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
       <w:r w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(Cambria, 12, normal, justificado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4735E3AA" w14:textId="4DAB9425" w:rsidR="00536573" w:rsidRPr="003F2624" w:rsidRDefault="00536573" w:rsidP="00335558">
+    <w:p w14:paraId="4735E3AA" w14:textId="4DAB9425" w:rsidR="00536573" w:rsidRPr="003F2624" w:rsidRDefault="00536573" w:rsidP="00C62BF0">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
-          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F2624">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">REFERENCIAS (APA 7ª Edición). (Cambria 12, negrita, </w:t>
       </w:r>
       <w:r w:rsidR="00396CBA" w:rsidRPr="003F2624">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
       <w:r w:rsidRPr="003F2624">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidRPr="003F2624">
         <w:rPr>
-          <w:lang w:val="es-ES" w:eastAsia="es-ES_tradnl"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55D6BB73" w14:textId="77777777" w:rsidR="00491987" w:rsidRPr="00491987" w:rsidRDefault="00491987" w:rsidP="00491987">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29E20E0F" w14:textId="77777777" w:rsidR="00491987" w:rsidRPr="00491987" w:rsidRDefault="00491987" w:rsidP="00491987">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00491987">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -5896,50 +5929,51 @@
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00491987">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="7D7D7D"/>
         </w:rPr>
         <w:t>Psicología</w:t>
       </w:r>
       <w:r w:rsidRPr="00491987">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00491987">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="7D7D7D"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(APA</w:t>
       </w:r>
       <w:r w:rsidRPr="00491987">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00491987">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="7D7D7D"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>7ª).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10FC3C3D" w14:textId="41D25856" w:rsidR="00491987" w:rsidRDefault="00491987" w:rsidP="00491987">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -7084,78 +7118,66 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="221F1F"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="400C9C44" w14:textId="77777777" w:rsidR="00694EF2" w:rsidRDefault="00694EF2" w:rsidP="00491987">
       <w:pPr>
         <w:ind w:left="993" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C9DB3AE" w14:textId="77777777" w:rsidR="00491987" w:rsidRPr="00491987" w:rsidRDefault="00491987" w:rsidP="00491987">
       <w:pPr>
         <w:ind w:left="993" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E24E8B7" w14:textId="1560015E" w:rsidR="00536573" w:rsidRPr="003F2624" w:rsidRDefault="00536573" w:rsidP="004434E1">
+    <w:p w14:paraId="6E24E8B7" w14:textId="1560015E" w:rsidR="00536573" w:rsidRPr="003F2624" w:rsidRDefault="00536573" w:rsidP="00C62BF0">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="003F2624">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>CONTRIBUCIONES DE AUTORES</w:t>
       </w:r>
       <w:r w:rsidR="007D589B" w:rsidRPr="003F2624">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>/AS</w:t>
       </w:r>
       <w:r w:rsidRPr="003F2624">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>, FINANCIACIÓN Y AGRADECIMIENTOS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D3D122E" w14:textId="55E649D1" w:rsidR="00536573" w:rsidRPr="00395324" w:rsidRDefault="008E14AB" w:rsidP="008E14AB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conceptualización:</w:t>
       </w:r>
       <w:r w:rsidRPr="00395324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Apellido </w:t>
@@ -7941,50 +7963,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Scopus ID: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FFE59BB" w14:textId="77777777" w:rsidR="00B4734A" w:rsidRPr="00B4734A" w:rsidRDefault="00B4734A" w:rsidP="00B4734A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B4734A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ResearchGate: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BC54F72" w14:textId="77777777" w:rsidR="00B4734A" w:rsidRPr="003F2624" w:rsidRDefault="00B4734A" w:rsidP="00B4734A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F2624">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Academia.edu:</w:t>
@@ -8180,63 +8203,63 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000A6813" w:rsidRPr="00395324" w:rsidSect="00F0052C">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1525" w:right="1418" w:bottom="1418" w:left="1418" w:header="510" w:footer="516" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6976539C" w14:textId="77777777" w:rsidR="000C678E" w:rsidRDefault="000C678E">
+    <w:p w14:paraId="2884A671" w14:textId="77777777" w:rsidR="00135D7B" w:rsidRDefault="00135D7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71BCC619" w14:textId="77777777" w:rsidR="000C678E" w:rsidRDefault="000C678E">
+    <w:p w14:paraId="750C8C8C" w14:textId="77777777" w:rsidR="00135D7B" w:rsidRDefault="00135D7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -8288,51 +8311,51 @@
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:altName w:val="Georgia"/>
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6D8F02CA" w14:textId="6606101E" w:rsidR="006D7434" w:rsidRPr="006326F2" w:rsidRDefault="007D589B" w:rsidP="00987B3E">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="-2"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">                   </w:t>
     </w:r>
     <w:r w:rsidR="006D7434" w:rsidRPr="006326F2">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
@@ -8410,51 +8433,51 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00154412">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="006D7434" w:rsidRPr="006326F2">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7D6334AB" w14:textId="6BBD4BDB" w:rsidR="006D7434" w:rsidRPr="006326F2" w:rsidRDefault="007D589B" w:rsidP="007D589B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">                   </w:t>
     </w:r>
     <w:r w:rsidR="006D7434" w:rsidRPr="006326F2">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
@@ -8530,51 +8553,51 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00154412">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="006D7434" w:rsidRPr="006326F2">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="41EA982C" w14:textId="77777777" w:rsidR="006D7434" w:rsidRPr="00D95FC7" w:rsidRDefault="006D7434">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="521"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D95FC7">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="466BCF4F" wp14:editId="621B7B78">
           <wp:simplePos x="0" y="0"/>
@@ -8641,228 +8664,235 @@
     <w:r w:rsidRPr="00D95FC7">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00D95FC7">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00D95FC7">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2DABD764" w14:textId="23AA6124" w:rsidR="006D7434" w:rsidRPr="006326F2" w:rsidRDefault="00814083" w:rsidP="006D0744">
+  <w:p w14:paraId="2DABD764" w14:textId="23AA6124" w:rsidR="006D7434" w:rsidRPr="004947E3" w:rsidRDefault="00814083" w:rsidP="006D0744">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="006326F2">
+    <w:r w:rsidRPr="004947E3">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="006D0744" w:rsidRPr="006326F2">
+    <w:r w:rsidR="006D0744" w:rsidRPr="004947E3">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00A84D44" w:rsidRPr="006326F2">
+    <w:r w:rsidR="00A84D44" w:rsidRPr="004947E3">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="006326F2">
+    <w:r w:rsidRPr="004947E3">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Recibido: </w:t>
     </w:r>
-    <w:r w:rsidR="00A84D44" w:rsidRPr="006326F2">
+    <w:r w:rsidR="00A84D44" w:rsidRPr="004947E3">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">dd/mm/aaaa </w:t>
     </w:r>
-    <w:r w:rsidRPr="006326F2">
+    <w:r w:rsidRPr="004947E3">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">- Aceptado: </w:t>
     </w:r>
-    <w:r w:rsidR="00A84D44" w:rsidRPr="006326F2">
+    <w:r w:rsidR="00A84D44" w:rsidRPr="004947E3">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>dd/mm/aaaa</w:t>
     </w:r>
-    <w:r w:rsidRPr="006326F2">
+    <w:r w:rsidRPr="004947E3">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> - Publicado: </w:t>
     </w:r>
-    <w:r w:rsidR="00A84D44" w:rsidRPr="006326F2">
+    <w:r w:rsidR="00A84D44" w:rsidRPr="004947E3">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>dd/mm/aaaa</w:t>
     </w:r>
-    <w:r w:rsidR="006D0744" w:rsidRPr="006326F2">
+    <w:r w:rsidR="006D0744" w:rsidRPr="004947E3">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">               </w:t>
     </w:r>
-    <w:r w:rsidR="006D7434" w:rsidRPr="006326F2">
+    <w:r w:rsidR="006D7434" w:rsidRPr="004947E3">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-        <w:szCs w:val="24"/>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+        <w:sz w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="709709CC" w14:textId="77777777" w:rsidR="000C678E" w:rsidRDefault="000C678E">
+    <w:p w14:paraId="06E97974" w14:textId="77777777" w:rsidR="00135D7B" w:rsidRDefault="00135D7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10D10A04" w14:textId="77777777" w:rsidR="000C678E" w:rsidRDefault="000C678E">
+    <w:p w14:paraId="7F259D72" w14:textId="77777777" w:rsidR="00135D7B" w:rsidRDefault="00135D7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7A968361" w14:textId="5D41834D" w:rsidR="00536573" w:rsidRPr="00396CBA" w:rsidRDefault="00536573" w:rsidP="00536573">
+    <w:p w14:paraId="7A968361" w14:textId="5D41834D" w:rsidR="00536573" w:rsidRPr="004947E3" w:rsidRDefault="00536573" w:rsidP="00536573">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00396CBA">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00396CBA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00396CBA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nombre y Apellidos del autor de referencia</w:t>
       </w:r>
       <w:r w:rsidRPr="00396CBA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00396CBA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Breve reseña curricular de 3 líneas (</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004947E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Breve reseña curricular de 3 líneas (</w:t>
+      </w:r>
+      <w:r w:rsidR="00396CBA" w:rsidRPr="004947E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Cambria</w:t>
       </w:r>
-      <w:r w:rsidRPr="00396CBA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="004947E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10, justificado, interlineado sencillo).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="12E4F050" w14:textId="627AA921" w:rsidR="006D7434" w:rsidRPr="006326F2" w:rsidRDefault="006D7434">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006326F2">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1536BF2C" wp14:editId="413AF586">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-149225</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
@@ -8928,51 +8958,51 @@
     <w:r w:rsidR="008E14AB" w:rsidRPr="006326F2">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-CL" w:eastAsia="es-CL"/>
       </w:rPr>
       <w:t>autor</w:t>
     </w:r>
     <w:r w:rsidR="001C05AC" w:rsidRPr="006326F2">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-CL" w:eastAsia="es-CL"/>
       </w:rPr>
       <w:t>/es</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06A5D144" w14:textId="26C2A376" w:rsidR="006D7434" w:rsidRPr="006326F2" w:rsidRDefault="006D7434" w:rsidP="00406B44">
     <w:pPr>
       <w:spacing w:before="1"/>
       <w:ind w:left="142" w:right="-2"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006326F2">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
         <w:noProof/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61AC3D43" wp14:editId="27B7235C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-226695</wp:posOffset>
               </wp:positionH>
@@ -9025,51 +9055,51 @@
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00111377" w:rsidRPr="006326F2">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00987B3E" w:rsidRPr="006326F2">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
         <w:noProof/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-CL" w:eastAsia="es-CL"/>
       </w:rPr>
       <w:t>Título del artículo</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3B6EDD9E" w14:textId="77777777" w:rsidR="001C05AC" w:rsidRDefault="001C05AC"/>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2E54AAE8" w14:textId="3BD16771" w:rsidR="006D7434" w:rsidRDefault="00ED0836">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
       </w:tabs>
       <w:ind w:left="-851" w:right="-711"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74332984" wp14:editId="1ABC9611">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-249555</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>737235</wp:posOffset>
               </wp:positionV>
@@ -9543,51 +9573,51 @@
     <w:r w:rsidR="006D7434">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="006D7434">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="006D7434">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="006D7434">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="006D7434">
       <w:tab/>
       <w:t xml:space="preserve">     </w:t>
     </w:r>
     <w:r w:rsidR="006D7434">
       <w:tab/>
       <w:t xml:space="preserve">     </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08D5786D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DD209A84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Ttulo3"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
@@ -10939,62 +10969,63 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68E01C43"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="D50A8C24"/>
+    <w:tmpl w:val="A84AB68A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Ttulo2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Ttulo4"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1214" w:hanging="504"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -11325,51 +11356,51 @@
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1851600294">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="334113134">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1820266951">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1499618606">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1816481682">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="814100158">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="190"/>
   <w:hideSpellingErrors/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-VE" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-CL" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-VE" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-CL" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-VE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-CL" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-MX" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
@@ -11419,50 +11450,51 @@
     <w:rsid w:val="00074729"/>
     <w:rsid w:val="00090BC1"/>
     <w:rsid w:val="00096926"/>
     <w:rsid w:val="000A27B3"/>
     <w:rsid w:val="000A36D6"/>
     <w:rsid w:val="000A6813"/>
     <w:rsid w:val="000A7E77"/>
     <w:rsid w:val="000B33E4"/>
     <w:rsid w:val="000B5B41"/>
     <w:rsid w:val="000B62AD"/>
     <w:rsid w:val="000B62B9"/>
     <w:rsid w:val="000C05D5"/>
     <w:rsid w:val="000C12B9"/>
     <w:rsid w:val="000C34FA"/>
     <w:rsid w:val="000C678E"/>
     <w:rsid w:val="000E1013"/>
     <w:rsid w:val="000F28C7"/>
     <w:rsid w:val="000F3F74"/>
     <w:rsid w:val="000F719A"/>
     <w:rsid w:val="0010122E"/>
     <w:rsid w:val="00101ABE"/>
     <w:rsid w:val="00111377"/>
     <w:rsid w:val="00130A70"/>
     <w:rsid w:val="00132048"/>
     <w:rsid w:val="001321F9"/>
+    <w:rsid w:val="00135D7B"/>
     <w:rsid w:val="00136985"/>
     <w:rsid w:val="0014063F"/>
     <w:rsid w:val="001406E2"/>
     <w:rsid w:val="00147E43"/>
     <w:rsid w:val="001513F6"/>
     <w:rsid w:val="00154412"/>
     <w:rsid w:val="00155F33"/>
     <w:rsid w:val="0016308D"/>
     <w:rsid w:val="0016346D"/>
     <w:rsid w:val="001656C9"/>
     <w:rsid w:val="00167FBE"/>
     <w:rsid w:val="00170CD8"/>
     <w:rsid w:val="001747ED"/>
     <w:rsid w:val="00177CCC"/>
     <w:rsid w:val="00185395"/>
     <w:rsid w:val="00185855"/>
     <w:rsid w:val="001870C1"/>
     <w:rsid w:val="001937F9"/>
     <w:rsid w:val="00194899"/>
     <w:rsid w:val="00196E88"/>
     <w:rsid w:val="00197566"/>
     <w:rsid w:val="001A1A22"/>
     <w:rsid w:val="001A3AF5"/>
     <w:rsid w:val="001B0BFB"/>
     <w:rsid w:val="001B337B"/>
@@ -11495,50 +11527,51 @@
     <w:rsid w:val="0025546F"/>
     <w:rsid w:val="00260CE4"/>
     <w:rsid w:val="00266655"/>
     <w:rsid w:val="002672E0"/>
     <w:rsid w:val="002705CA"/>
     <w:rsid w:val="00277F9E"/>
     <w:rsid w:val="002834E6"/>
     <w:rsid w:val="00285868"/>
     <w:rsid w:val="002A424E"/>
     <w:rsid w:val="002A60B0"/>
     <w:rsid w:val="002B0488"/>
     <w:rsid w:val="002B09FD"/>
     <w:rsid w:val="002B140D"/>
     <w:rsid w:val="002B175E"/>
     <w:rsid w:val="002B2D8C"/>
     <w:rsid w:val="002B62F2"/>
     <w:rsid w:val="002C0559"/>
     <w:rsid w:val="002C242C"/>
     <w:rsid w:val="002C7120"/>
     <w:rsid w:val="002D02EE"/>
     <w:rsid w:val="002D228B"/>
     <w:rsid w:val="002D2295"/>
     <w:rsid w:val="002D3795"/>
     <w:rsid w:val="002E1130"/>
     <w:rsid w:val="002E20EC"/>
+    <w:rsid w:val="002E2434"/>
     <w:rsid w:val="002F4933"/>
     <w:rsid w:val="002F6271"/>
     <w:rsid w:val="00304BE9"/>
     <w:rsid w:val="00310C6B"/>
     <w:rsid w:val="0031269C"/>
     <w:rsid w:val="00316373"/>
     <w:rsid w:val="00316941"/>
     <w:rsid w:val="003237D7"/>
     <w:rsid w:val="00324372"/>
     <w:rsid w:val="0032473B"/>
     <w:rsid w:val="003251C7"/>
     <w:rsid w:val="00326278"/>
     <w:rsid w:val="0032679E"/>
     <w:rsid w:val="00331A31"/>
     <w:rsid w:val="00335558"/>
     <w:rsid w:val="0033709A"/>
     <w:rsid w:val="003374F5"/>
     <w:rsid w:val="003452FB"/>
     <w:rsid w:val="003465BA"/>
     <w:rsid w:val="00353EDB"/>
     <w:rsid w:val="003609E7"/>
     <w:rsid w:val="003734CC"/>
     <w:rsid w:val="00376849"/>
     <w:rsid w:val="003836FE"/>
     <w:rsid w:val="00395324"/>
@@ -11570,84 +11603,86 @@
     <w:rsid w:val="00405FF2"/>
     <w:rsid w:val="00406790"/>
     <w:rsid w:val="00406B44"/>
     <w:rsid w:val="00410A96"/>
     <w:rsid w:val="0041703C"/>
     <w:rsid w:val="00417E10"/>
     <w:rsid w:val="00422101"/>
     <w:rsid w:val="00423480"/>
     <w:rsid w:val="004309AC"/>
     <w:rsid w:val="004414A7"/>
     <w:rsid w:val="00441E24"/>
     <w:rsid w:val="004434E1"/>
     <w:rsid w:val="00454B0A"/>
     <w:rsid w:val="004606DC"/>
     <w:rsid w:val="00460A2A"/>
     <w:rsid w:val="0046516F"/>
     <w:rsid w:val="00467E1B"/>
     <w:rsid w:val="0047062A"/>
     <w:rsid w:val="00471387"/>
     <w:rsid w:val="00473C07"/>
     <w:rsid w:val="004741C8"/>
     <w:rsid w:val="004863AB"/>
     <w:rsid w:val="004910E0"/>
     <w:rsid w:val="004912CB"/>
     <w:rsid w:val="00491987"/>
+    <w:rsid w:val="004947E3"/>
     <w:rsid w:val="004B5994"/>
     <w:rsid w:val="004C150A"/>
     <w:rsid w:val="004D1918"/>
     <w:rsid w:val="004D6C31"/>
     <w:rsid w:val="004E24A4"/>
     <w:rsid w:val="004E37B5"/>
     <w:rsid w:val="004F0A09"/>
     <w:rsid w:val="004F2CA6"/>
     <w:rsid w:val="004F454C"/>
     <w:rsid w:val="004F4801"/>
     <w:rsid w:val="004F5D96"/>
     <w:rsid w:val="00501028"/>
     <w:rsid w:val="00513CC2"/>
     <w:rsid w:val="005161A6"/>
     <w:rsid w:val="00516589"/>
     <w:rsid w:val="00517A46"/>
     <w:rsid w:val="00517A58"/>
     <w:rsid w:val="005306DE"/>
     <w:rsid w:val="005326AB"/>
     <w:rsid w:val="00533A29"/>
     <w:rsid w:val="00536573"/>
     <w:rsid w:val="0054340B"/>
     <w:rsid w:val="00544E66"/>
     <w:rsid w:val="00545C9A"/>
     <w:rsid w:val="00547A96"/>
     <w:rsid w:val="0055029C"/>
     <w:rsid w:val="0055160C"/>
     <w:rsid w:val="00551BA5"/>
     <w:rsid w:val="00552EFF"/>
     <w:rsid w:val="005542FD"/>
     <w:rsid w:val="0055496D"/>
     <w:rsid w:val="005578D1"/>
     <w:rsid w:val="00561E08"/>
     <w:rsid w:val="005673FD"/>
+    <w:rsid w:val="005733CF"/>
     <w:rsid w:val="00581F10"/>
     <w:rsid w:val="005837A1"/>
     <w:rsid w:val="00583EFA"/>
     <w:rsid w:val="005840E3"/>
     <w:rsid w:val="00585B05"/>
     <w:rsid w:val="0058699B"/>
     <w:rsid w:val="0059058A"/>
     <w:rsid w:val="0059294B"/>
     <w:rsid w:val="00597ACF"/>
     <w:rsid w:val="005A66EE"/>
     <w:rsid w:val="005B0EAE"/>
     <w:rsid w:val="005B1FC9"/>
     <w:rsid w:val="005B4B8D"/>
     <w:rsid w:val="005B58EB"/>
     <w:rsid w:val="005B74E1"/>
     <w:rsid w:val="005C1F4A"/>
     <w:rsid w:val="005C2414"/>
     <w:rsid w:val="005D176A"/>
     <w:rsid w:val="005D2AF5"/>
     <w:rsid w:val="005F0A4E"/>
     <w:rsid w:val="005F336A"/>
     <w:rsid w:val="005F56C8"/>
     <w:rsid w:val="0060009F"/>
     <w:rsid w:val="0061280F"/>
     <w:rsid w:val="0062465B"/>
@@ -11755,50 +11790,51 @@
     <w:rsid w:val="009016C7"/>
     <w:rsid w:val="00901A09"/>
     <w:rsid w:val="0090291E"/>
     <w:rsid w:val="00902C9A"/>
     <w:rsid w:val="009127B8"/>
     <w:rsid w:val="009160BF"/>
     <w:rsid w:val="00920732"/>
     <w:rsid w:val="009209B2"/>
     <w:rsid w:val="00936E6B"/>
     <w:rsid w:val="00945856"/>
     <w:rsid w:val="009474B2"/>
     <w:rsid w:val="0095380A"/>
     <w:rsid w:val="009554DA"/>
     <w:rsid w:val="00957C0C"/>
     <w:rsid w:val="009605AA"/>
     <w:rsid w:val="00971151"/>
     <w:rsid w:val="00975A43"/>
     <w:rsid w:val="009761AF"/>
     <w:rsid w:val="009767AB"/>
     <w:rsid w:val="00982E34"/>
     <w:rsid w:val="00987B3E"/>
     <w:rsid w:val="0099778D"/>
     <w:rsid w:val="009A0981"/>
     <w:rsid w:val="009A33D2"/>
     <w:rsid w:val="009B5A48"/>
+    <w:rsid w:val="009B71E6"/>
     <w:rsid w:val="009C269E"/>
     <w:rsid w:val="009C50A6"/>
     <w:rsid w:val="009D6DED"/>
     <w:rsid w:val="009E7371"/>
     <w:rsid w:val="009F0D4E"/>
     <w:rsid w:val="009F2775"/>
     <w:rsid w:val="00A016E8"/>
     <w:rsid w:val="00A03CE8"/>
     <w:rsid w:val="00A0411C"/>
     <w:rsid w:val="00A049D5"/>
     <w:rsid w:val="00A1316E"/>
     <w:rsid w:val="00A15863"/>
     <w:rsid w:val="00A173D9"/>
     <w:rsid w:val="00A217F7"/>
     <w:rsid w:val="00A25249"/>
     <w:rsid w:val="00A268D3"/>
     <w:rsid w:val="00A323CF"/>
     <w:rsid w:val="00A453F6"/>
     <w:rsid w:val="00A50B29"/>
     <w:rsid w:val="00A6531F"/>
     <w:rsid w:val="00A71CFC"/>
     <w:rsid w:val="00A75970"/>
     <w:rsid w:val="00A84D44"/>
     <w:rsid w:val="00A90D2F"/>
     <w:rsid w:val="00AB77F6"/>
@@ -11836,89 +11872,91 @@
     <w:rsid w:val="00BB30CA"/>
     <w:rsid w:val="00BC5CB2"/>
     <w:rsid w:val="00BC7647"/>
     <w:rsid w:val="00BC7B74"/>
     <w:rsid w:val="00BD188F"/>
     <w:rsid w:val="00BD51CB"/>
     <w:rsid w:val="00BE5B1B"/>
     <w:rsid w:val="00BE669B"/>
     <w:rsid w:val="00BE7802"/>
     <w:rsid w:val="00BF1A34"/>
     <w:rsid w:val="00BF2852"/>
     <w:rsid w:val="00BF61A3"/>
     <w:rsid w:val="00C00D7A"/>
     <w:rsid w:val="00C03660"/>
     <w:rsid w:val="00C05D27"/>
     <w:rsid w:val="00C07BCF"/>
     <w:rsid w:val="00C14F6C"/>
     <w:rsid w:val="00C203EE"/>
     <w:rsid w:val="00C319D0"/>
     <w:rsid w:val="00C33F5D"/>
     <w:rsid w:val="00C33FEC"/>
     <w:rsid w:val="00C44852"/>
     <w:rsid w:val="00C504AC"/>
     <w:rsid w:val="00C52BF7"/>
     <w:rsid w:val="00C56811"/>
+    <w:rsid w:val="00C62BF0"/>
     <w:rsid w:val="00C6351A"/>
     <w:rsid w:val="00C64BAA"/>
     <w:rsid w:val="00C6764A"/>
     <w:rsid w:val="00C70F2D"/>
     <w:rsid w:val="00C7208A"/>
     <w:rsid w:val="00C720B8"/>
     <w:rsid w:val="00C72A74"/>
     <w:rsid w:val="00C74754"/>
     <w:rsid w:val="00C765CA"/>
     <w:rsid w:val="00C80AAA"/>
     <w:rsid w:val="00C84C92"/>
     <w:rsid w:val="00C8747C"/>
     <w:rsid w:val="00C87863"/>
     <w:rsid w:val="00C95E11"/>
     <w:rsid w:val="00C9687F"/>
     <w:rsid w:val="00CA5FFC"/>
     <w:rsid w:val="00CB5BC4"/>
     <w:rsid w:val="00CB6A64"/>
     <w:rsid w:val="00CD0F92"/>
     <w:rsid w:val="00CD7EDE"/>
     <w:rsid w:val="00CE1B7F"/>
     <w:rsid w:val="00CE353C"/>
     <w:rsid w:val="00CE3A90"/>
     <w:rsid w:val="00CE4957"/>
     <w:rsid w:val="00CE65B8"/>
     <w:rsid w:val="00CF000A"/>
     <w:rsid w:val="00CF02B6"/>
     <w:rsid w:val="00CF05CA"/>
     <w:rsid w:val="00CF131F"/>
     <w:rsid w:val="00CF54B6"/>
     <w:rsid w:val="00D0107D"/>
     <w:rsid w:val="00D055A8"/>
     <w:rsid w:val="00D13A7F"/>
     <w:rsid w:val="00D13AA3"/>
     <w:rsid w:val="00D13D62"/>
     <w:rsid w:val="00D17386"/>
     <w:rsid w:val="00D247D3"/>
     <w:rsid w:val="00D32274"/>
     <w:rsid w:val="00D34CF9"/>
+    <w:rsid w:val="00D36034"/>
     <w:rsid w:val="00D404F8"/>
     <w:rsid w:val="00D42C86"/>
     <w:rsid w:val="00D4545A"/>
     <w:rsid w:val="00D5153C"/>
     <w:rsid w:val="00D54619"/>
     <w:rsid w:val="00D54BD5"/>
     <w:rsid w:val="00D577CF"/>
     <w:rsid w:val="00D63E56"/>
     <w:rsid w:val="00D7070A"/>
     <w:rsid w:val="00D73A86"/>
     <w:rsid w:val="00D7406E"/>
     <w:rsid w:val="00D74AF6"/>
     <w:rsid w:val="00D82B9B"/>
     <w:rsid w:val="00D83FBA"/>
     <w:rsid w:val="00D86214"/>
     <w:rsid w:val="00D915ED"/>
     <w:rsid w:val="00D94330"/>
     <w:rsid w:val="00D94CED"/>
     <w:rsid w:val="00D95F82"/>
     <w:rsid w:val="00D95FC7"/>
     <w:rsid w:val="00DA0EB6"/>
     <w:rsid w:val="00DB07E4"/>
     <w:rsid w:val="00DB1EC9"/>
     <w:rsid w:val="00DB2261"/>
     <w:rsid w:val="00DC23A7"/>
@@ -11977,62 +12015,64 @@
     <w:rsid w:val="00F00D3F"/>
     <w:rsid w:val="00F039A0"/>
     <w:rsid w:val="00F04FF2"/>
     <w:rsid w:val="00F0759E"/>
     <w:rsid w:val="00F1297D"/>
     <w:rsid w:val="00F1401E"/>
     <w:rsid w:val="00F1418A"/>
     <w:rsid w:val="00F16726"/>
     <w:rsid w:val="00F16981"/>
     <w:rsid w:val="00F2066D"/>
     <w:rsid w:val="00F22E47"/>
     <w:rsid w:val="00F25889"/>
     <w:rsid w:val="00F26CD8"/>
     <w:rsid w:val="00F352AD"/>
     <w:rsid w:val="00F36D17"/>
     <w:rsid w:val="00F41AAA"/>
     <w:rsid w:val="00F42592"/>
     <w:rsid w:val="00F4615B"/>
     <w:rsid w:val="00F51278"/>
     <w:rsid w:val="00F54DE3"/>
     <w:rsid w:val="00F60CCF"/>
     <w:rsid w:val="00F6686B"/>
     <w:rsid w:val="00F6699B"/>
     <w:rsid w:val="00F71249"/>
     <w:rsid w:val="00F73DE3"/>
+    <w:rsid w:val="00F811C2"/>
     <w:rsid w:val="00F86C21"/>
     <w:rsid w:val="00F968E5"/>
     <w:rsid w:val="00F97206"/>
     <w:rsid w:val="00FB0585"/>
     <w:rsid w:val="00FB200D"/>
     <w:rsid w:val="00FB4DBC"/>
     <w:rsid w:val="00FB73DE"/>
     <w:rsid w:val="00FC3A5C"/>
     <w:rsid w:val="00FD6D91"/>
     <w:rsid w:val="00FD6D98"/>
     <w:rsid w:val="00FE406E"/>
     <w:rsid w:val="00FE40DE"/>
+    <w:rsid w:val="00FF046F"/>
     <w:rsid w:val="00FF306B"/>
     <w:rsid w:val="00FF6589"/>
     <w:rsid w:val="53562238"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -12452,68 +12492,68 @@
     <w:rsid w:val="006E1E1C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Car"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="007D589B"/>
+    <w:rsid w:val="00C62BF0"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="19"/>
       </w:numPr>
       <w:suppressAutoHyphens/>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo3Car"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="003F2624"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="20"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
@@ -12872,59 +12912,59 @@
     <w:link w:val="Textocomentario"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
     <w:name w:val="Asunto del comentario Car"/>
     <w:link w:val="Asuntodelcomentario"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Revisin1">
     <w:name w:val="Revisión1"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
     <w:name w:val="Título 2 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="007D589B"/>
+    <w:rsid w:val="00C62BF0"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="negronormal1">
     <w:name w:val="negronormal1"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="urlexpansion">
     <w:name w:val="urlexpansion"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTMLconformatoprevioCar">
     <w:name w:val="HTML con formato previo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="HTMLconformatoprevio"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
     </w:rPr>
@@ -15354,110 +15394,126 @@
           <a:gs pos="100000">
             <a:schemeClr val="phClr">
               <a:shade val="30000"/>
               <a:satMod val="200000"/>
             </a:schemeClr>
           </a:gs>
         </a:gsLst>
         <a:path path="circle">
           <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
         </a:path>
       </a:gradFill>
     </a:bgFillStyleLst>
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA Sixth Edition"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps>
     <customSectPr/>
   </customSectProps>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FF3739C-21E0-40F0-938A-1EC154C4D463}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FF3739C-21E0-40F0-938A-1EC154C4D463}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>8106</Characters>
+  <Pages>6</Pages>
+  <Words>1557</Words>
+  <Characters>8567</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>67</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>71</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Títulos</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>10</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="11" baseType="lpstr">
       <vt:lpstr>INVESTIGACIÓN/RESEARCH                  Recibido: 15/07/2009- Revisado: 13/09/2009</vt:lpstr>
+      <vt:lpstr>TÍTULO DEL ARTÍCULO (CAMBRIA 24, MAYÚSCULAS, NEGRITA, CENTRADO)</vt:lpstr>
+      <vt:lpstr>    INTRODUCCIÓN (Cambria 12, negrita, justificado, interlineado sencillo) </vt:lpstr>
+      <vt:lpstr>        Título de 2º nivel. (Numeración en arábigo, Cambria, 12, negrita, justificado i</vt:lpstr>
+      <vt:lpstr>    OBJETIVOS (Cambria 12, negrita, justificado, interlineado sencillo) </vt:lpstr>
+      <vt:lpstr>    METODOLOGÍA (Cambria 12, negrita, justificado, interlineado sencillo) </vt:lpstr>
+      <vt:lpstr>    DISCUSIÓN (Cambria 12, negrita, justificado, interlineado sencillo) </vt:lpstr>
+      <vt:lpstr>    CONCLUSIONES (Cambria 12, negrita, justificado, interlineado sencillo) </vt:lpstr>
+      <vt:lpstr>    REFERENCIAS (APA 7ª Edición). (Cambria 12, negrita, justificado, interlineado se</vt:lpstr>
+      <vt:lpstr>    CONTRIBUCIONES DE AUTORES/AS, FINANCIACIÓN Y AGRADECIMIENTOS</vt:lpstr>
+      <vt:lpstr>        AUTORES/AS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9560</CharactersWithSpaces>
+  <CharactersWithSpaces>10104</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>INVESTIGACIÓN/RESEARCH                  Recibido: 15/07/2009- Revisado: 13/09/2009</dc:title>
   <dc:creator>Yaniris</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1033-10.2.0.5824</vt:lpwstr>
   </property>
 </Properties>
 </file>